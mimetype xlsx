--- v0 (2025-10-06)
+++ v1 (2026-04-05)
@@ -1,264 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment3.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Program Files (x86)\Pfx Engagement\WM\WorkPapers\{A915A1B5-E409-49A7-942C-CA9542638374}\{0A2BDF47-3CFD-4B59-9614-CFAAAA76435A}\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Program Files (x86)\Pfx Engagement\WM\WorkPapers\{A915A1B5-E409-49A7-942C-CA9542638374}\{55401E47-7461-451E-AA41-43283076DDE4}\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7A3B38C-8387-4032-B867-0F19FCE3BAB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{910407A1-A146-4F3A-BAA9-B8E1D9F0FA91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="847" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="847" firstSheet="3" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024 Data" sheetId="29" r:id="rId1"/>
-    <sheet name="2023 Data" sheetId="30" r:id="rId2"/>
+    <sheet name="2025 Data" sheetId="29" r:id="rId1"/>
+    <sheet name="2024 Data" sheetId="30" r:id="rId2"/>
     <sheet name="Regular" sheetId="12" r:id="rId3"/>
     <sheet name="Reg - Amort" sheetId="26" r:id="rId4"/>
     <sheet name="Sheriffs and Deputies" sheetId="20" r:id="rId5"/>
     <sheet name="S + D Amort" sheetId="27" r:id="rId6"/>
     <sheet name="Protection Occupation" sheetId="21" r:id="rId7"/>
     <sheet name="Pro Occ Amort" sheetId="28" r:id="rId8"/>
     <sheet name="Journal Entry Summary" sheetId="22" r:id="rId9"/>
     <sheet name="Allocation Govt &amp; BT" sheetId="32" r:id="rId10"/>
     <sheet name="Amort Summary" sheetId="31" r:id="rId11"/>
     <sheet name="Note Info" sheetId="33" r:id="rId12"/>
     <sheet name="Proportionate Change Calculator" sheetId="23" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Protection Occupation'!$A$1:$P$143</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O34" i="28" l="1"/>
-[...4 lines deleted...]
-  <c r="O20" i="26"/>
+  <c r="L47" i="26" l="1"/>
   <c r="B79" i="21" l="1"/>
   <c r="B79" i="20"/>
   <c r="L45" i="27" l="1"/>
   <c r="G45" i="27"/>
   <c r="Q29" i="26"/>
   <c r="P29" i="26"/>
   <c r="O29" i="26"/>
   <c r="N29" i="26"/>
   <c r="M29" i="26"/>
   <c r="P28" i="26"/>
   <c r="O28" i="26"/>
   <c r="N28" i="26"/>
   <c r="M28" i="26"/>
   <c r="L28" i="26"/>
-  <c r="Q28" i="26" s="1"/>
   <c r="O27" i="26"/>
   <c r="N27" i="26"/>
   <c r="M27" i="26"/>
   <c r="L27" i="26"/>
   <c r="K27" i="26"/>
   <c r="N26" i="26"/>
   <c r="M26" i="26"/>
   <c r="L26" i="26"/>
   <c r="K26" i="26"/>
   <c r="J26" i="26"/>
   <c r="M25" i="26"/>
   <c r="L25" i="26"/>
   <c r="K25" i="26"/>
   <c r="J25" i="26"/>
   <c r="I25" i="26"/>
   <c r="G16" i="26"/>
   <c r="G31" i="26" s="1"/>
   <c r="R15" i="26"/>
   <c r="Q15" i="26"/>
   <c r="P15" i="26"/>
   <c r="O15" i="26"/>
   <c r="N15" i="26"/>
   <c r="S15" i="26" s="1"/>
   <c r="Q14" i="26"/>
   <c r="P14" i="26"/>
   <c r="O14" i="26"/>
   <c r="N14" i="26"/>
   <c r="P13" i="26"/>
   <c r="O13" i="26"/>
   <c r="N13" i="26"/>
   <c r="O12" i="26"/>
   <c r="N12" i="26"/>
   <c r="N11" i="26"/>
   <c r="G47" i="26"/>
-  <c r="G16" i="28" l="1"/>
+  <c r="Q28" i="26" l="1"/>
+  <c r="G16" i="28"/>
   <c r="G31" i="28" s="1"/>
   <c r="G16" i="27"/>
   <c r="G30" i="27" s="1"/>
   <c r="S16" i="26"/>
   <c r="Q16" i="26"/>
   <c r="P27" i="26"/>
   <c r="U15" i="26"/>
   <c r="R31" i="26"/>
   <c r="O31" i="26"/>
   <c r="S31" i="26"/>
   <c r="N25" i="26"/>
   <c r="O16" i="26"/>
   <c r="O26" i="26"/>
   <c r="R16" i="26"/>
   <c r="R29" i="26"/>
   <c r="P16" i="26"/>
   <c r="P31" i="26"/>
   <c r="Q31" i="26"/>
   <c r="T16" i="26" l="1"/>
   <c r="U16" i="26" s="1"/>
   <c r="T31" i="26"/>
   <c r="U31" i="26" s="1"/>
   <c r="S31" i="28" l="1"/>
   <c r="R31" i="28"/>
   <c r="Q31" i="28"/>
   <c r="P31" i="28"/>
   <c r="O31" i="28"/>
   <c r="S16" i="28"/>
   <c r="R16" i="28"/>
   <c r="Q16" i="28"/>
   <c r="P16" i="28"/>
   <c r="O16" i="28"/>
   <c r="S16" i="27"/>
   <c r="R16" i="27"/>
   <c r="Q16" i="27"/>
   <c r="P16" i="27"/>
   <c r="O16" i="27"/>
   <c r="S30" i="27"/>
   <c r="R30" i="27"/>
   <c r="Q30" i="27"/>
   <c r="P30" i="27"/>
   <c r="O30" i="27"/>
   <c r="T31" i="28" l="1"/>
-  <c r="U31" i="28"/>
+  <c r="U31" i="28" s="1"/>
   <c r="T16" i="27"/>
   <c r="U16" i="27" s="1"/>
   <c r="T30" i="27"/>
   <c r="U30" i="27" s="1"/>
   <c r="T16" i="28"/>
   <c r="U16" i="28" s="1"/>
   <c r="F35" i="30"/>
   <c r="F34" i="30"/>
   <c r="F33" i="30"/>
   <c r="F33" i="29"/>
   <c r="F26" i="30"/>
   <c r="L22" i="30"/>
   <c r="J22" i="30"/>
   <c r="H22" i="30"/>
-  <c r="F22" i="30"/>
   <c r="F21" i="30"/>
   <c r="F20" i="30"/>
   <c r="F19" i="30"/>
   <c r="L16" i="30"/>
   <c r="J16" i="30"/>
-  <c r="F16" i="30" s="1"/>
   <c r="H16" i="30"/>
   <c r="F15" i="30"/>
   <c r="F14" i="30"/>
   <c r="F13" i="30"/>
   <c r="F10" i="30"/>
   <c r="L7" i="30"/>
   <c r="J7" i="30"/>
   <c r="H7" i="30"/>
-  <c r="F7" i="30" s="1"/>
   <c r="F6" i="30"/>
   <c r="F5" i="30"/>
   <c r="M14" i="26"/>
   <c r="L13" i="26"/>
   <c r="K12" i="26"/>
   <c r="J11" i="26"/>
   <c r="J10" i="26"/>
   <c r="K10" i="26"/>
   <c r="I10" i="26"/>
   <c r="L57" i="12"/>
   <c r="C25" i="23" s="1"/>
   <c r="J57" i="12"/>
   <c r="C26" i="23" s="1"/>
   <c r="H59" i="12"/>
   <c r="F6" i="29"/>
   <c r="F5" i="29"/>
-  <c r="R14" i="26" l="1"/>
+  <c r="F22" i="30" l="1"/>
+  <c r="F16" i="30"/>
+  <c r="F7" i="30"/>
+  <c r="R14" i="26"/>
   <c r="U14" i="26" s="1"/>
   <c r="F31" i="30"/>
   <c r="F31" i="29"/>
   <c r="F11" i="26" l="1"/>
   <c r="I8" i="26"/>
   <c r="L46" i="28"/>
   <c r="B33" i="32"/>
   <c r="A32" i="32"/>
   <c r="B49" i="32"/>
   <c r="B48" i="32"/>
   <c r="A35" i="32"/>
   <c r="B18" i="32"/>
   <c r="W42" i="22"/>
   <c r="W41" i="22"/>
   <c r="B32" i="22"/>
   <c r="B30" i="32" s="1"/>
   <c r="B31" i="22"/>
   <c r="B29" i="32" s="1"/>
   <c r="B20" i="22"/>
   <c r="F12" i="26" l="1"/>
   <c r="F27" i="26" s="1"/>
   <c r="F26" i="27" s="1"/>
   <c r="J8" i="26"/>
   <c r="G14" i="28"/>
   <c r="G13" i="28"/>
@@ -316,51 +313,50 @@
   <c r="M12" i="28"/>
   <c r="P12" i="28" s="1"/>
   <c r="N12" i="28"/>
   <c r="L12" i="28"/>
   <c r="K12" i="28"/>
   <c r="K25" i="27"/>
   <c r="J25" i="27"/>
   <c r="N25" i="27"/>
   <c r="L25" i="27"/>
   <c r="M25" i="27"/>
   <c r="O14" i="27"/>
   <c r="M14" i="27"/>
   <c r="Q14" i="27"/>
   <c r="N14" i="27"/>
   <c r="P14" i="27"/>
   <c r="L11" i="28"/>
   <c r="K11" i="28"/>
   <c r="J11" i="28"/>
   <c r="N11" i="28"/>
   <c r="M11" i="28"/>
   <c r="M13" i="28"/>
   <c r="P13" i="28"/>
   <c r="O13" i="28"/>
   <c r="N13" i="28"/>
   <c r="L13" i="28"/>
-  <c r="Q13" i="28" s="1"/>
   <c r="M27" i="27"/>
   <c r="P27" i="27"/>
   <c r="O27" i="27"/>
   <c r="L27" i="27"/>
   <c r="N27" i="27"/>
   <c r="N11" i="27"/>
   <c r="M11" i="27"/>
   <c r="L11" i="27"/>
   <c r="K11" i="27"/>
   <c r="J11" i="27"/>
   <c r="O11" i="27" s="1"/>
   <c r="L13" i="27"/>
   <c r="P13" i="27"/>
   <c r="O13" i="27"/>
   <c r="N13" i="27"/>
   <c r="M13" i="27"/>
   <c r="I10" i="27"/>
   <c r="M10" i="27"/>
   <c r="L10" i="27"/>
   <c r="K10" i="27"/>
   <c r="J10" i="27"/>
   <c r="M28" i="27"/>
   <c r="O28" i="27"/>
   <c r="Q28" i="27"/>
   <c r="P28" i="27"/>
@@ -382,174 +378,181 @@
   <c r="M12" i="27"/>
   <c r="G15" i="27"/>
   <c r="F13" i="26"/>
   <c r="K8" i="26"/>
   <c r="K8" i="27" s="1"/>
   <c r="H59" i="20"/>
   <c r="J57" i="20"/>
   <c r="J57" i="21"/>
   <c r="H59" i="21"/>
   <c r="J75" i="21"/>
   <c r="L57" i="21"/>
   <c r="J75" i="20"/>
   <c r="L57" i="20"/>
   <c r="F27" i="28"/>
   <c r="G27" i="28"/>
   <c r="G28" i="28"/>
   <c r="F25" i="28"/>
   <c r="G15" i="28"/>
   <c r="G25" i="28"/>
   <c r="G29" i="28"/>
   <c r="I8" i="28"/>
   <c r="F26" i="28"/>
   <c r="J8" i="28"/>
   <c r="G26" i="28"/>
   <c r="G30" i="26"/>
-  <c r="N30" i="26" l="1"/>
+  <c r="Q13" i="28" l="1"/>
+  <c r="N30" i="26"/>
   <c r="R30" i="26"/>
   <c r="Q30" i="26"/>
   <c r="O30" i="26"/>
+  <c r="O35" i="26" s="1"/>
   <c r="P30" i="26"/>
   <c r="O25" i="27"/>
   <c r="R14" i="27"/>
   <c r="M29" i="28"/>
   <c r="Q29" i="28"/>
   <c r="N29" i="28"/>
   <c r="P29" i="28"/>
   <c r="O29" i="28"/>
   <c r="I25" i="28"/>
   <c r="M25" i="28"/>
   <c r="L25" i="28"/>
   <c r="K25" i="28"/>
   <c r="J25" i="28"/>
   <c r="P26" i="27"/>
   <c r="O28" i="28"/>
   <c r="N28" i="28"/>
   <c r="P28" i="28"/>
   <c r="M28" i="28"/>
   <c r="L28" i="28"/>
-  <c r="Q28" i="28" s="1"/>
   <c r="N10" i="28"/>
   <c r="N27" i="28"/>
   <c r="L27" i="28"/>
   <c r="K27" i="28"/>
   <c r="O27" i="28"/>
   <c r="M27" i="28"/>
   <c r="N10" i="27"/>
   <c r="R14" i="28"/>
   <c r="M26" i="28"/>
   <c r="K26" i="28"/>
   <c r="N26" i="28"/>
   <c r="L26" i="28"/>
   <c r="J26" i="28"/>
   <c r="N24" i="27"/>
   <c r="Q13" i="27"/>
   <c r="R28" i="27"/>
   <c r="O11" i="28"/>
   <c r="Q27" i="27"/>
   <c r="P12" i="27"/>
   <c r="R15" i="28"/>
   <c r="Q15" i="28"/>
   <c r="P15" i="28"/>
   <c r="O15" i="28"/>
   <c r="N15" i="28"/>
   <c r="R15" i="27"/>
   <c r="Q15" i="27"/>
   <c r="P15" i="27"/>
   <c r="O15" i="27"/>
+  <c r="O19" i="27" s="1"/>
   <c r="N15" i="27"/>
   <c r="K8" i="28"/>
   <c r="F14" i="26"/>
   <c r="L8" i="26"/>
   <c r="F13" i="28"/>
   <c r="F28" i="26"/>
   <c r="F13" i="27"/>
   <c r="G29" i="27"/>
   <c r="G30" i="28"/>
-  <c r="S30" i="26" l="1"/>
+  <c r="Q28" i="28" l="1"/>
+  <c r="O20" i="28"/>
+  <c r="S30" i="26"/>
   <c r="O26" i="28"/>
   <c r="P27" i="28"/>
   <c r="N25" i="28"/>
   <c r="R29" i="28"/>
   <c r="S15" i="27"/>
   <c r="R29" i="27"/>
   <c r="Q29" i="27"/>
   <c r="P29" i="27"/>
   <c r="O29" i="27"/>
+  <c r="O33" i="27" s="1"/>
   <c r="N29" i="27"/>
   <c r="S15" i="28"/>
   <c r="R30" i="28"/>
   <c r="Q30" i="28"/>
   <c r="P30" i="28"/>
   <c r="O30" i="28"/>
   <c r="N30" i="28"/>
   <c r="F27" i="27"/>
   <c r="F28" i="28"/>
   <c r="L8" i="27"/>
   <c r="L8" i="28"/>
   <c r="F15" i="26"/>
   <c r="M8" i="26"/>
   <c r="F14" i="27"/>
   <c r="F29" i="26"/>
   <c r="F14" i="28"/>
-  <c r="S30" i="28" l="1"/>
+  <c r="O34" i="28" l="1"/>
+  <c r="S30" i="28"/>
   <c r="S29" i="27"/>
   <c r="F16" i="26"/>
   <c r="F16" i="28" s="1"/>
   <c r="N8" i="26"/>
   <c r="F15" i="27"/>
   <c r="F15" i="28"/>
   <c r="F30" i="26"/>
   <c r="F28" i="27"/>
   <c r="F29" i="28"/>
   <c r="M8" i="27"/>
   <c r="M8" i="28"/>
   <c r="F29" i="27" l="1"/>
   <c r="F30" i="28"/>
   <c r="N8" i="27"/>
   <c r="N8" i="28"/>
   <c r="F31" i="26"/>
   <c r="F16" i="27"/>
   <c r="O8" i="26"/>
   <c r="F30" i="27" l="1"/>
   <c r="F31" i="28"/>
   <c r="P8" i="26"/>
   <c r="O8" i="28"/>
   <c r="O8" i="27"/>
   <c r="M10" i="26"/>
   <c r="M11" i="26"/>
   <c r="M12" i="26"/>
   <c r="M13" i="26"/>
   <c r="L10" i="26"/>
-  <c r="N10" i="26" s="1"/>
-  <c r="U10" i="26" s="1"/>
   <c r="L11" i="26"/>
   <c r="L12" i="26"/>
   <c r="K11" i="26"/>
-  <c r="P12" i="26" l="1"/>
+  <c r="N10" i="26" l="1"/>
+  <c r="U10" i="26" s="1"/>
+  <c r="P12" i="26"/>
   <c r="U12" i="26" s="1"/>
   <c r="O11" i="26"/>
+  <c r="O20" i="26" s="1"/>
   <c r="Q13" i="26"/>
   <c r="U13" i="26" s="1"/>
   <c r="U11" i="26"/>
   <c r="Q8" i="26"/>
   <c r="E41" i="26"/>
   <c r="A6" i="31" s="1"/>
   <c r="P8" i="28"/>
   <c r="E40" i="28" s="1"/>
   <c r="P8" i="27"/>
   <c r="E39" i="27" s="1"/>
   <c r="J130" i="12"/>
   <c r="H131" i="12" s="1"/>
   <c r="O19" i="26" l="1"/>
   <c r="R8" i="26"/>
   <c r="Q8" i="28"/>
   <c r="E41" i="28" s="1"/>
   <c r="Q8" i="27"/>
   <c r="E40" i="27" s="1"/>
   <c r="E42" i="26"/>
   <c r="A7" i="31" s="1"/>
   <c r="J130" i="20"/>
   <c r="H131" i="20" s="1"/>
   <c r="O18" i="27"/>
   <c r="S8" i="26" l="1"/>
   <c r="R8" i="27"/>
@@ -634,56 +637,56 @@
   <c r="H44" i="30"/>
   <c r="E6" i="30"/>
   <c r="L38" i="30"/>
   <c r="J30" i="30"/>
   <c r="J43" i="30"/>
   <c r="H39" i="30"/>
   <c r="L40" i="30"/>
   <c r="H45" i="30"/>
   <c r="J49" i="30"/>
   <c r="J38" i="30"/>
   <c r="J39" i="30"/>
   <c r="J13" i="20" s="1"/>
   <c r="J45" i="30"/>
   <c r="L16" i="20" s="1"/>
   <c r="L49" i="30"/>
   <c r="H54" i="30"/>
   <c r="J54" i="30"/>
   <c r="L54" i="30"/>
   <c r="J44" i="30"/>
   <c r="L44" i="30"/>
   <c r="J51" i="30"/>
   <c r="H50" i="30"/>
   <c r="L51" i="30"/>
   <c r="L30" i="30"/>
   <c r="H40" i="30"/>
-  <c r="N40" i="30" s="1"/>
-  <c r="X40" i="30" s="1"/>
   <c r="L43" i="30"/>
   <c r="J50" i="30"/>
   <c r="M15" i="20" s="1"/>
-  <c r="H46" i="30" l="1"/>
+  <c r="N40" i="30" l="1"/>
+  <c r="X40" i="30" s="1"/>
+  <c r="H46" i="30"/>
   <c r="N38" i="30"/>
   <c r="X38" i="30" s="1"/>
   <c r="N51" i="30"/>
   <c r="X51" i="30" s="1"/>
   <c r="M16" i="20"/>
   <c r="N50" i="30"/>
   <c r="X50" i="30" s="1"/>
   <c r="N49" i="30"/>
   <c r="X49" i="30" s="1"/>
   <c r="M14" i="20"/>
   <c r="N44" i="30"/>
   <c r="X44" i="30" s="1"/>
   <c r="L15" i="20"/>
   <c r="N43" i="30"/>
   <c r="X43" i="30" s="1"/>
   <c r="L14" i="20"/>
   <c r="L46" i="30"/>
   <c r="N45" i="30"/>
   <c r="X45" i="30" s="1"/>
   <c r="N54" i="30"/>
   <c r="X54" i="30" s="1"/>
   <c r="N39" i="30"/>
   <c r="X39" i="30" s="1"/>
   <c r="J52" i="30"/>
   <c r="L52" i="30"/>
@@ -1651,50 +1654,52 @@
   <c r="J26" i="33"/>
   <c r="J28" i="33" s="1"/>
   <c r="J30" i="33" s="1"/>
   <c r="N10" i="31" s="1"/>
   <c r="AA35" i="22"/>
   <c r="AA36" i="22" s="1"/>
   <c r="AA42" i="22"/>
   <c r="AA43" i="22"/>
   <c r="AA44" i="22"/>
   <c r="AA45" i="22"/>
   <c r="AA46" i="22"/>
   <c r="AA47" i="22"/>
   <c r="AA41" i="22"/>
   <c r="N12" i="31" l="1"/>
   <c r="O10" i="31"/>
   <c r="O12" i="31" s="1"/>
   <c r="AA49" i="22"/>
   <c r="AA50" i="22" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ANielsen</author>
+    <author>tc={AEE8FC5B-7D46-46D1-AB4B-EC47EA4E316D}</author>
+    <author>tc={7322CE09-DB5A-4367-A13E-FC843ABA310F}</author>
   </authors>
   <commentList>
     <comment ref="H10" authorId="0" shapeId="0" xr:uid="{E27DF9FA-3F7A-4812-A485-521F7C842A72}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J90 from 2019 GASB 68 Regular Spreadsheet, if positive.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H11" authorId="0" shapeId="0" xr:uid="{5EB85C3C-6A58-4737-9A6C-44486F62B3E1}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
@@ -1737,50 +1742,58 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J90 from 2023 GASB 68 Regular Spreadsheet, if positive.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H15" authorId="0" shapeId="0" xr:uid="{46C65FA6-9E07-46D9-A1B0-359C72CDAD3C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J90 from 2024 GASB 68 Regular Spreadsheet, if positive.
 </t>
         </r>
       </text>
     </comment>
+    <comment ref="H16" authorId="1" shapeId="0" xr:uid="{AEE8FC5B-7D46-46D1-AB4B-EC47EA4E316D}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Cell J90 from 2025 GASB 68 Regular Spreadsheet, if positive</t>
+      </text>
+    </comment>
     <comment ref="H25" authorId="0" shapeId="0" xr:uid="{8023AADB-9185-470B-BB40-5DABEB5294EA}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2019 GASB 68 Regular Spreadsheet, if negative, enter as negative.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H26" authorId="0" shapeId="0" xr:uid="{485B7756-3BA9-4D41-9325-02C01230E1D7}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2020 GASB 68 Regular Spreadsheet, if negative, enter as negative.
 </t>
@@ -1821,58 +1834,68 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2023 GASB 68 Regular Spreadsheet, if negative, enter as negative.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H30" authorId="0" shapeId="0" xr:uid="{E1BEA1B1-1BBE-4E48-B331-F145F34E942E}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2024 GASB 68 Regular Spreadsheet, if negative, enter as negative.
 </t>
         </r>
       </text>
     </comment>
+    <comment ref="H31" authorId="2" shapeId="0" xr:uid="{7322CE09-DB5A-4367-A13E-FC843ABA310F}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Cell J90 from 2025 GASB 68 Regular Spreadsheet, if negative, enter as negative</t>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ANielsen</author>
+    <author>tc={C4F6D270-436C-4EA7-A1CC-B0FAE0F6CECE}</author>
+    <author>tc={198808F0-5146-454D-96DC-9CB183189F05}</author>
   </authors>
   <commentList>
     <comment ref="H10" authorId="0" shapeId="0" xr:uid="{7D3C29EE-2090-4812-A2C7-0D6EEC611505}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2019 GASB 68 S+D Spreadsheet, if positive.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H11" authorId="0" shapeId="0" xr:uid="{39841D12-E2D6-43EE-BF85-A957EA8904B2}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
@@ -1915,50 +1938,59 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2023 GASB 68 S+D Spreadsheet, if positive.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H15" authorId="0" shapeId="0" xr:uid="{A9C98F85-5661-41A9-A843-BE2705384F9F}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2024 GASB 68 S+D Spreadsheet, if positive.
 </t>
         </r>
       </text>
     </comment>
+    <comment ref="H16" authorId="1" shapeId="0" xr:uid="{C4F6D270-436C-4EA7-A1CC-B0FAE0F6CECE}">
+      <text>
+        <t xml:space="preserve">[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Cell J90 from 2025 GASG 68 S &amp; D Spreadsheet, if positive
+</t>
+      </text>
+    </comment>
     <comment ref="H24" authorId="0" shapeId="0" xr:uid="{B6264C98-EAE0-4001-A23B-F871C7E72DB4}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2019 GASB 68 S+D Spreadsheet, if negative, enter as negative.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H25" authorId="0" shapeId="0" xr:uid="{1F078692-CF3B-43C0-A485-588E0F6A4F77}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2020 GASB 68 S+D Spreadsheet, if negative, enter as negative.
 </t>
@@ -1999,58 +2031,68 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2023 GASB 68 S+D Spreadsheet, if negative, enter as negative.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H29" authorId="0" shapeId="0" xr:uid="{17B9279E-FED8-494F-A154-7650627058C3}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2024 GASB 68 S+D Spreadsheet, if negative, enter as negative.
 </t>
         </r>
       </text>
     </comment>
+    <comment ref="H30" authorId="2" shapeId="0" xr:uid="{198808F0-5146-454D-96DC-9CB183189F05}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Cell J90 from 2025 GASB 68 S &amp; D Spreadsheet, if negative, enter as negative</t>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ANielsen</author>
+    <author>tc={DF1364FE-3876-4B07-ACFC-D2959AB37907}</author>
+    <author>tc={EFD473EE-B5ED-4287-A994-357093EDB41E}</author>
   </authors>
   <commentList>
     <comment ref="H10" authorId="0" shapeId="0" xr:uid="{FE3A18C5-00CC-4B53-9886-AE8DDA9CFFBE}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2018 GASB 68 Pro Occ Spreadsheet, if positive.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H11" authorId="0" shapeId="0" xr:uid="{61C943C3-7B51-4CE8-AE9F-15B2B4A27AA8}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
@@ -2093,50 +2135,58 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2022 GASB 68 Pro Occ Spreadsheet, if positive.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H15" authorId="0" shapeId="0" xr:uid="{AEF8BF9B-BDB5-4059-A423-2B7DA54C7996}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Cell J-90 from 2024 GASB 68 Pro Occ Spreadsheet, if positive.
 </t>
         </r>
       </text>
     </comment>
+    <comment ref="H16" authorId="1" shapeId="0" xr:uid="{DF1364FE-3876-4B07-ACFC-D2959AB37907}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Cell J90 from 2025 Pro Occ Spreadsheet, positive</t>
+      </text>
+    </comment>
     <comment ref="H25" authorId="0" shapeId="0" xr:uid="{318F1E32-4AB6-4C94-A6E2-916DCFA2D974}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Cell J-90 from 2019 
 GASB 68 Pro occ Spreadsheet, if negative enter as negative number</t>
         </r>
       </text>
     </comment>
     <comment ref="H26" authorId="0" shapeId="0" xr:uid="{EE3F89E5-994F-492E-956F-765ED73103D1}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Cell J-90 from 2020 
 GASB 68 Pro occ Spreadsheet, if negative enter as negative number</t>
@@ -2177,56 +2227,65 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Cell J-90 from 2023 
 GASB 68 Pro occ Spreadsheet, if negative enter as negative number</t>
         </r>
       </text>
     </comment>
     <comment ref="H30" authorId="0" shapeId="0" xr:uid="{00196E54-A304-44C9-834B-A40F7EEA4A19}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Cell J-90 from 2024 
 GASB 68 Pro occ Spreadsheet, if negative enter as negative number</t>
         </r>
       </text>
     </comment>
+    <comment ref="H31" authorId="2" shapeId="0" xr:uid="{EFD473EE-B5ED-4287-A994-357093EDB41E}">
+      <text>
+        <t xml:space="preserve">[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Cell J90 from 2025 GASB 68 Pro Occ Spreadsheet, if negative, enter as negative
+</t>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="901" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="899" uniqueCount="314">
   <si>
     <t>All Membership Groups</t>
   </si>
   <si>
     <t>Regular Group</t>
   </si>
   <si>
     <t>Sheriffs &amp; Dep</t>
   </si>
   <si>
     <t>Prot Occupation</t>
   </si>
   <si>
     <t>Total Pension Liability</t>
   </si>
   <si>
     <t>into the Shaded Boxes in this Tab.</t>
   </si>
   <si>
     <t>Fiduciary Net Position</t>
   </si>
   <si>
     <t>Net Pension Liability</t>
   </si>
   <si>
@@ -2311,53 +2370,50 @@
     <t>Increase to 8.00%</t>
   </si>
   <si>
     <t>Change in NPL due to 1% (for this Employer):</t>
   </si>
   <si>
     <t>Deferred Outflows for this Employer:</t>
   </si>
   <si>
     <t xml:space="preserve">     Totals</t>
   </si>
   <si>
     <t>Deferred Inflows for this Employer:</t>
   </si>
   <si>
     <t>Pension Expense for this Employer</t>
   </si>
   <si>
     <t>(Proportionate Share)</t>
   </si>
   <si>
     <t>Average Expected Remaining Service Life:</t>
   </si>
   <si>
     <t>years</t>
-  </si>
-[...1 lines deleted...]
-    <t>(page 10 GASB 68)</t>
   </si>
   <si>
     <t>Per totals of Employer Contributions in IPERS Schedules of Employer Allocations and Collective Pension Amounts by Employer Report.</t>
   </si>
   <si>
     <t>Pension Expense</t>
   </si>
   <si>
     <t>Deferred Outflows of Resources</t>
   </si>
   <si>
     <t>Deferred Inflows of Resources</t>
   </si>
   <si>
     <t>Change in NPL due to 1% (for the Plan):</t>
   </si>
   <si>
     <t>Regular Membership Group</t>
   </si>
   <si>
     <t>Shaded Boxes require manual input - everything else is intended to be formula driven</t>
   </si>
   <si>
     <t xml:space="preserve">Deferred </t>
   </si>
@@ -3017,198 +3073,204 @@
   <si>
     <t>Figure</t>
   </si>
   <si>
     <t xml:space="preserve">Pension Expense </t>
   </si>
   <si>
     <t xml:space="preserve">Change in NPL due to 1% (for the Plan): </t>
   </si>
   <si>
     <t>GASB 68 CALCULATOR - Regular Membership Group</t>
   </si>
   <si>
     <t>Proportionate</t>
   </si>
   <si>
     <t>Share at</t>
   </si>
   <si>
     <t>GASB 68 CALCULATOR - Protection Occupation Group</t>
   </si>
   <si>
     <t>GASB 68 CALCULATOR - Sheriff and Deputies Group</t>
   </si>
   <si>
-    <t>Reg Tab - cell 130/131</t>
-[...7 lines deleted...]
-  <si>
     <t>Current Year Regular J90</t>
   </si>
   <si>
     <t>Current Year Sheriffs and Deputies J90</t>
   </si>
   <si>
     <t>E9000 (Rounding)</t>
   </si>
   <si>
     <t>Adjusted</t>
   </si>
   <si>
     <t>Amounts</t>
   </si>
   <si>
     <t>for footnote</t>
   </si>
   <si>
-    <t>Source:   2023 IPERS Actuary GASB 68 Report</t>
-[...13 lines deleted...]
-  <si>
     <t>amounts at</t>
   </si>
   <si>
     <t xml:space="preserve">Collective </t>
   </si>
   <si>
     <t xml:space="preserve">Source:  County's expenditure pivot table.  Used for AJE to recorded </t>
   </si>
   <si>
     <t xml:space="preserve">     employer contributions as deferred outflows and is also used </t>
   </si>
   <si>
     <t xml:space="preserve">   in AJE to allocate pension expense among functions (Column W).</t>
   </si>
   <si>
-    <t>Measurement Date: 6/30/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Source:   2024 IPERS Actuary GASB 68 Report</t>
   </si>
   <si>
-    <t>2023 Total Plan Contributions</t>
-[...25 lines deleted...]
-  <si>
     <t>Measurement Date: 6/30/2024</t>
   </si>
   <si>
     <t>(Employer contributions are different than Employer contributions on Data tab</t>
   </si>
   <si>
     <t>due to I believe IPERS employees)</t>
   </si>
   <si>
-    <t xml:space="preserve"> - Entity contributions from 7/01/2023 through 6/30/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>IPERS June 30, 2024 Collective Pension Amounts</t>
   </si>
   <si>
     <t>Collective Amounts at June 30, 2024:</t>
   </si>
   <si>
     <t>Enter data from the 2024 IPERS Schedule of Employer Allocations</t>
   </si>
   <si>
     <t>2024 Employer Contributions</t>
   </si>
   <si>
-    <t xml:space="preserve">2024 Total Plan Contributions </t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> ( Per page 30 of IPERS June 30, 2024 GASB 68 Actuary Report)</t>
+    <t>2024 Total Plan Contributions</t>
+  </si>
+  <si>
+    <t>Source:   2025 IPERS Actuary GASB 68 Report</t>
+  </si>
+  <si>
+    <t>IPERS June 30, 2025 Collective Pension Amounts</t>
+  </si>
+  <si>
+    <t>Enter data from the 2025 IPERS Schedule of Employer Allocations</t>
+  </si>
+  <si>
+    <t>Collective Amounts at June 30, 2025:</t>
+  </si>
+  <si>
+    <t>2025 Employer Contributions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 Total Plan Contributions </t>
+  </si>
+  <si>
+    <t>(page 9 GASB 68)</t>
+  </si>
+  <si>
+    <t>Beginning balance collective measures (June 30, 2024):</t>
+  </si>
+  <si>
+    <t>(page 29 GASB 68 report)</t>
+  </si>
+  <si>
+    <t>Journal Entries for Entity's Year Ended June 30, 2026 (June 30, 2025 measurement date)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - Entity contributions from 7/01/2025 through 6/30/2026</t>
+  </si>
+  <si>
+    <t>Journal Entry to record deferred outflow at June 30, 2026:</t>
+  </si>
+  <si>
+    <t>the year ended June 30, 2026</t>
+  </si>
+  <si>
+    <t>To record employer contributions from July 1, 2025</t>
+  </si>
+  <si>
+    <t>through June 30, 2026 as deferred outflows.</t>
+  </si>
+  <si>
+    <t>We will be posting 3 schedules for the 6/30/2025 Measurement Date (one for each Membership Group).</t>
+  </si>
+  <si>
+    <t>You will need to do this for the 6/30/2024 and the 6/30/2025 Measurement Dates</t>
+  </si>
+  <si>
+    <t>Measurement Date: 6/30/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ( Per page 36 of IPERS June 30, 2025 GASB 68 Actuary Report)</t>
+  </si>
+  <si>
+    <t>To record pension accrual amounts for the year ended June 30, 2026</t>
+  </si>
+  <si>
+    <t>based on the June 30, 2025 measurement date.</t>
+  </si>
+  <si>
+    <t>This amount comes from IPERS Contributions by Employer and Group for FY2026.  Do not use the IPERS Annual Statement.</t>
+  </si>
+  <si>
+    <t>(A)</t>
+  </si>
+  <si>
+    <t>(B)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="0.00000000%"/>
     <numFmt numFmtId="168" formatCode="0.0000000000"/>
     <numFmt numFmtId="169" formatCode="0.00000000"/>
     <numFmt numFmtId="170" formatCode="0_);\(0\)"/>
     <numFmt numFmtId="171" formatCode="0.000000%"/>
     <numFmt numFmtId="172" formatCode="#,##0.0000000000"/>
     <numFmt numFmtId="173" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??????_);_(@_)"/>
     <numFmt numFmtId="174" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -3273,50 +3335,72 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFED0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -3635,608 +3719,430 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="297">
+  <cellXfs count="209">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
     <xf numFmtId="6" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="171" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...8 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="6" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="5" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="6" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="0" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="0" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="10" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="11" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="0" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="41" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="171" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="10" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="0" fillId="5" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="10" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="0" fillId="10" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="9" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="9" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="164" fontId="0" fillId="9" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="171" fontId="0" fillId="5" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="41" fontId="17" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
@@ -4264,203 +4170,55 @@
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
-[...142 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>53340</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>53340</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>129540</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Right Brace 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{178F0971-73AF-457B-A747-E8976AFEFDF7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -4476,50 +4234,56 @@
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Katherine Rupp" id="{1B037945-C590-43BF-A609-564E85A809BE}" userId="S::krupp@aos.iowa.gov::461325d1-7c11-4902-9b28-ff6010829ad5" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4763,3163 +4527,2587 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="H16" dT="2026-02-11T19:18:00.86" personId="{1B037945-C590-43BF-A609-564E85A809BE}" id="{AEE8FC5B-7D46-46D1-AB4B-EC47EA4E316D}">
+    <text>Cell J90 from 2025 GASB 68 Regular Spreadsheet, if positive</text>
+  </threadedComment>
+  <threadedComment ref="H31" dT="2026-02-11T19:18:50.01" personId="{1B037945-C590-43BF-A609-564E85A809BE}" id="{7322CE09-DB5A-4367-A13E-FC843ABA310F}">
+    <text>Cell J90 from 2025 GASB 68 Regular Spreadsheet, if negative, enter as negative</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
+<file path=xl/threadedComments/threadedComment2.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="H16" dT="2026-02-11T19:14:08.23" personId="{1B037945-C590-43BF-A609-564E85A809BE}" id="{C4F6D270-436C-4EA7-A1CC-B0FAE0F6CECE}">
+    <text xml:space="preserve">Cell J90 from 2025 GASG 68 S &amp; D Spreadsheet, if positive
+</text>
+  </threadedComment>
+  <threadedComment ref="H30" dT="2026-02-11T19:16:53.36" personId="{1B037945-C590-43BF-A609-564E85A809BE}" id="{198808F0-5146-454D-96DC-9CB183189F05}">
+    <text>Cell J90 from 2025 GASB 68 S &amp; D Spreadsheet, if negative, enter as negative</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
+<file path=xl/threadedComments/threadedComment3.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="H16" dT="2026-02-11T19:19:43.17" personId="{1B037945-C590-43BF-A609-564E85A809BE}" id="{DF1364FE-3876-4B07-ACFC-D2959AB37907}">
+    <text>Cell J90 from 2025 Pro Occ Spreadsheet, positive</text>
+  </threadedComment>
+  <threadedComment ref="H31" dT="2026-02-11T19:20:33.91" personId="{1B037945-C590-43BF-A609-564E85A809BE}" id="{EFD473EE-B5ED-4287-A994-357093EDB41E}">
+    <text xml:space="preserve">Cell J90 from 2025 GASB 68 Pro Occ Spreadsheet, if negative, enter as negative
+</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X61"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+    <sheetView topLeftCell="A12" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="N31" sqref="N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="3.6640625" style="69" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="25" max="16384" width="9.109375" style="69"/>
+    <col min="1" max="2" width="3.6640625" customWidth="1"/>
+    <col min="4" max="4" width="23.88671875" customWidth="1"/>
+    <col min="5" max="5" width="6.6640625" customWidth="1"/>
+    <col min="6" max="6" width="22.33203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.5546875" customWidth="1"/>
+    <col min="8" max="8" width="18.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" customWidth="1"/>
+    <col min="10" max="10" width="16" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.44140625" customWidth="1"/>
+    <col min="12" max="12" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="1.6640625" customWidth="1"/>
+    <col min="14" max="14" width="15.44140625" customWidth="1"/>
+    <col min="15" max="15" width="1.6640625" customWidth="1"/>
+    <col min="16" max="16" width="14" customWidth="1"/>
+    <col min="17" max="17" width="1.6640625" customWidth="1"/>
+    <col min="18" max="18" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="1.6640625" customWidth="1"/>
+    <col min="20" max="20" width="13.5546875" customWidth="1"/>
+    <col min="21" max="21" width="1.6640625" customWidth="1"/>
+    <col min="22" max="22" width="12.33203125" customWidth="1"/>
+    <col min="23" max="23" width="1.6640625" customWidth="1"/>
+    <col min="24" max="24" width="14.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="21" x14ac:dyDescent="0.4">
-      <c r="A1" s="69" t="s">
+      <c r="A1" t="s">
+        <v>290</v>
+      </c>
+      <c r="F1" s="194" t="s">
         <v>291</v>
       </c>
-      <c r="F1" s="285" t="s">
-[...11 lines deleted...]
-      <c r="P1" s="91"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
+      <c r="K1" s="194"/>
+      <c r="L1" s="194"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
     </row>
     <row r="2" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="F2" s="92"/>
-[...5 lines deleted...]
-      <c r="L2" s="92"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
     </row>
     <row r="3" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="F3" s="72" t="s">
-[...3 lines deleted...]
-      <c r="H3" s="72" t="s">
+      <c r="F3" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="72"/>
-      <c r="J3" s="72" t="s">
+      <c r="I3" s="61"/>
+      <c r="J3" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="72"/>
-      <c r="L3" s="72" t="s">
+      <c r="K3" s="61"/>
+      <c r="L3" s="61" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A4" s="93" t="s">
-[...16 lines deleted...]
-      <c r="X4" s="52"/>
+      <c r="A4" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="P4" s="191" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q4" s="191"/>
+      <c r="R4" s="191"/>
+      <c r="S4" s="191"/>
+      <c r="T4" s="191"/>
+      <c r="U4" s="191"/>
+      <c r="V4" s="191"/>
+      <c r="W4" s="191"/>
+      <c r="X4" s="191"/>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="B5" s="83" t="s">
+      <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="94">
+      <c r="F5" s="76">
         <f t="shared" ref="F5:F6" si="0">SUM(H5:L5)</f>
-        <v>47302619657</v>
-[...12 lines deleted...]
-      <c r="P5" s="52" t="s">
+        <v>49063230575</v>
+      </c>
+      <c r="H5" s="76">
+        <v>45526769071</v>
+      </c>
+      <c r="J5" s="76">
+        <v>1150461149</v>
+      </c>
+      <c r="L5" s="76">
+        <v>2386000355</v>
+      </c>
+      <c r="P5" s="191" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="52"/>
-[...2 lines deleted...]
-      <c r="T5" s="52"/>
+      <c r="Q5" s="191"/>
+      <c r="R5" s="191"/>
+      <c r="S5" s="191"/>
+      <c r="T5" s="191"/>
     </row>
     <row r="6" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="B6" s="83" t="s">
+      <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="69" t="str">
+      <c r="E6" t="str">
         <f>IF(F5-F6=F7,"","ERROR")</f>
         <v/>
       </c>
-      <c r="F6" s="94">
+      <c r="F6" s="76">
         <f t="shared" si="0"/>
-        <v>43661123300</v>
-[...10 lines deleted...]
-        <v>2389078850</v>
+        <v>46740552175</v>
+      </c>
+      <c r="H6" s="76">
+        <v>43084817851</v>
+      </c>
+      <c r="J6" s="76">
+        <v>1075495083</v>
+      </c>
+      <c r="L6" s="76">
+        <v>2580239241</v>
       </c>
     </row>
     <row r="7" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="83" t="s">
+      <c r="B7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="95">
+      <c r="F7" s="77">
         <f>SUM(H7:L7)</f>
-        <v>3641496357</v>
-[...1 lines deleted...]
-      <c r="H7" s="95">
+        <v>2322678400</v>
+      </c>
+      <c r="H7" s="77">
         <f>+H5-H6</f>
-        <v>3692804357</v>
-[...2 lines deleted...]
-      <c r="J7" s="95">
+        <v>2441951220</v>
+      </c>
+      <c r="I7" s="76"/>
+      <c r="J7" s="77">
         <f>+J5-J6</f>
-        <v>76160325</v>
-[...2 lines deleted...]
-      <c r="L7" s="95">
+        <v>74966066</v>
+      </c>
+      <c r="K7" s="76"/>
+      <c r="L7" s="77">
         <f>+L5-L6</f>
-        <v>-127468325</v>
+        <v>-194238886</v>
       </c>
     </row>
     <row r="8" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="83" t="s">
+      <c r="B8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="96">
+      <c r="F8" s="78">
         <f>F6/F5</f>
-        <v>0.9230170256234187</v>
-[...1 lines deleted...]
-      <c r="H8" s="96" t="s">
+        <v>0.95265948913719689</v>
+      </c>
+      <c r="H8" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="I8" s="97"/>
-      <c r="J8" s="96" t="s">
+      <c r="I8" s="8"/>
+      <c r="J8" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="K8" s="97"/>
-      <c r="L8" s="96" t="s">
+      <c r="K8" s="8"/>
+      <c r="L8" s="78" t="s">
         <v>9</v>
       </c>
     </row>
+    <row r="9" spans="1:24" ht="16.2" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="10" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="83" t="s">
+      <c r="B10" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="F10" s="79">
+        <f>SUM(H10:L10)</f>
+        <v>-31159107</v>
+      </c>
+      <c r="H10" s="79">
+        <v>-50798312</v>
+      </c>
+      <c r="J10" s="79">
+        <v>16917537</v>
+      </c>
+      <c r="L10" s="79">
+        <v>2721668</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="F11" s="76"/>
+      <c r="H11" s="76"/>
+      <c r="J11" s="76"/>
+      <c r="L11" s="76"/>
+      <c r="P11" s="4"/>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B12" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="76">
+        <f>SUM(H13:L13)</f>
+        <v>434776181</v>
+      </c>
+      <c r="H13" s="76">
+        <v>360083885</v>
+      </c>
+      <c r="J13" s="76">
+        <v>30153905</v>
+      </c>
+      <c r="L13" s="76">
+        <v>44538391</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="76">
+        <f>SUM(H14:L14)</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="76">
+        <v>0</v>
+      </c>
+      <c r="J14" s="76">
+        <v>0</v>
+      </c>
+      <c r="L14" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="76">
+        <f>SUM(H15:L15)</f>
+        <v>1158749898</v>
+      </c>
+      <c r="H15" s="76">
+        <v>1070192313</v>
+      </c>
+      <c r="J15" s="187">
+        <v>27185276</v>
+      </c>
+      <c r="L15" s="76">
+        <v>61372309</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="77">
+        <f>SUM(H16:L16)</f>
+        <v>1593526079</v>
+      </c>
+      <c r="H16" s="77">
+        <f>SUM(H13:H15)</f>
+        <v>1430276198</v>
+      </c>
+      <c r="J16" s="77">
+        <f>SUM(J13:J15)</f>
+        <v>57339181</v>
+      </c>
+      <c r="L16" s="77">
+        <f>SUM(L13:L15)</f>
+        <v>105910700</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="F17" s="76"/>
+      <c r="H17" s="76"/>
+      <c r="J17" s="76"/>
+      <c r="L17" s="76"/>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B18" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="76">
+        <f>SUM(H19:L19)</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="76">
+        <v>0</v>
+      </c>
+      <c r="J19" s="76">
+        <v>0</v>
+      </c>
+      <c r="L19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="76">
+        <f>SUM(H20:L20)</f>
+        <v>11027183</v>
+      </c>
+      <c r="H20" s="76">
+        <v>30120</v>
+      </c>
+      <c r="J20" s="76">
+        <v>2610405</v>
+      </c>
+      <c r="L20" s="76">
+        <v>8386658</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="76">
+        <f>SUM(H21:L21)</f>
+        <v>1479114850</v>
+      </c>
+      <c r="H21" s="76">
+        <v>1364698814</v>
+      </c>
+      <c r="J21" s="76">
+        <v>33444397</v>
+      </c>
+      <c r="L21" s="76">
+        <v>80971639</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="P21" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="195" t="s">
+        <v>16</v>
+      </c>
+      <c r="S21" s="195"/>
+      <c r="T21" s="195"/>
+      <c r="U21" s="195"/>
+      <c r="V21" s="195"/>
+      <c r="W21" s="5"/>
+    </row>
+    <row r="22" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="77">
+        <f>SUM(H22:L22)</f>
+        <v>1490142033</v>
+      </c>
+      <c r="H22" s="77">
+        <f>SUM(H19:H21)</f>
+        <v>1364728934</v>
+      </c>
+      <c r="J22" s="77">
+        <f>SUM(J19:J21)</f>
+        <v>36054802</v>
+      </c>
+      <c r="L22" s="77">
+        <f>SUM(L19:L21)</f>
+        <v>89358297</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="P22" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q22" s="4"/>
+      <c r="R22" s="4"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="U22" s="4"/>
+      <c r="V22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="W22" s="4"/>
+    </row>
+    <row r="23" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="N23" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="P23" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="R23" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="T23" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="V23" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="X23" s="64" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F24" s="76">
+        <f>SUM(H24:L24)</f>
+        <v>0</v>
+      </c>
+      <c r="G24" s="76"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="96"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="96"/>
+      <c r="L24" s="181"/>
+      <c r="N24" s="16">
+        <f>SUM(H24:L24)</f>
+        <v>0</v>
+      </c>
+      <c r="P24" s="45">
+        <f>SUM(R24:V24)</f>
+        <v>0</v>
+      </c>
+      <c r="R24" s="130"/>
+      <c r="S24" s="76"/>
+      <c r="T24" s="130"/>
+      <c r="U24" s="76"/>
+      <c r="V24" s="130"/>
+      <c r="X24" s="16">
+        <f>N24-P24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A26" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" s="76">
+        <f>SUM(H26:L26)</f>
+        <v>990555599</v>
+      </c>
+      <c r="H26" s="76">
+        <v>928744185</v>
+      </c>
+      <c r="I26" s="76"/>
+      <c r="J26" s="76">
+        <v>13975071</v>
+      </c>
+      <c r="K26" s="76"/>
+      <c r="L26" s="76">
+        <v>47836343</v>
+      </c>
+      <c r="N26" s="5"/>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C27" t="s">
+        <v>28</v>
+      </c>
+      <c r="N27" s="45"/>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B28" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="H28" s="70">
+        <f>H24/H26</f>
+        <v>0</v>
+      </c>
+      <c r="J28" s="70">
+        <f>J24/J26</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="70">
+        <f>L24/L26</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="57"/>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="71"/>
+      <c r="H29" s="193">
+        <v>0</v>
+      </c>
+      <c r="J29" s="193">
+        <v>0</v>
+      </c>
+      <c r="K29" s="96"/>
+      <c r="L29" s="193">
+        <v>0</v>
+      </c>
+      <c r="N29" s="57"/>
+    </row>
+    <row r="30" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="F30" s="71"/>
+      <c r="H30" s="72">
+        <f>H28-H29</f>
+        <v>0</v>
+      </c>
+      <c r="J30" s="72">
+        <f>J28-J29</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="72">
+        <f>L28-L29</f>
+        <v>0</v>
+      </c>
+      <c r="N30" s="57"/>
+    </row>
+    <row r="31" spans="1:24" ht="21.6" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="F31" s="206" t="str">
+        <f>+F1</f>
+        <v>IPERS June 30, 2025 Collective Pension Amounts</v>
+      </c>
+      <c r="G31" s="206"/>
+      <c r="H31" s="206"/>
+      <c r="I31" s="206"/>
+      <c r="J31" s="206"/>
+      <c r="K31" s="206"/>
+      <c r="L31" s="206"/>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A32" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="C10" s="83"/>
-[...27 lines deleted...]
-      <c r="C13" s="69" t="s">
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B33" t="s">
+        <v>32</v>
+      </c>
+      <c r="F33" s="76">
+        <f>SUM(H33:L33)</f>
+        <v>8363272754</v>
+      </c>
+      <c r="H33" s="76">
+        <v>8027734810</v>
+      </c>
+      <c r="I33" s="76"/>
+      <c r="J33" s="76">
+        <v>230057909</v>
+      </c>
+      <c r="K33" s="76"/>
+      <c r="L33" s="76">
+        <v>105480035</v>
+      </c>
+      <c r="N33" s="45"/>
+      <c r="X33" s="45"/>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F34" s="76">
+        <f>SUM(H34:L34)</f>
+        <v>2322678400</v>
+      </c>
+      <c r="H34" s="76">
+        <v>2441951220</v>
+      </c>
+      <c r="I34" s="76"/>
+      <c r="J34" s="76">
+        <v>74966066</v>
+      </c>
+      <c r="K34" s="76"/>
+      <c r="L34" s="76">
+        <v>-194238886</v>
+      </c>
+      <c r="N34" s="45"/>
+      <c r="X34" s="45"/>
+    </row>
+    <row r="35" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B35" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35" s="76">
+        <f>SUM(H35:L35)</f>
+        <v>-2731829574</v>
+      </c>
+      <c r="H35" s="76">
+        <v>-2232667078</v>
+      </c>
+      <c r="I35" s="76"/>
+      <c r="J35" s="76">
+        <v>-53770588</v>
+      </c>
+      <c r="K35" s="76"/>
+      <c r="L35" s="76">
+        <v>-445391908</v>
+      </c>
+      <c r="N35" s="45"/>
+      <c r="X35" s="45"/>
+    </row>
+    <row r="37" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A37" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H38" s="45">
+        <f>H28*H33</f>
+        <v>0</v>
+      </c>
+      <c r="J38" s="80">
+        <f>J28*J33</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="8"/>
+      <c r="L38" s="80">
+        <f>L28*L33</f>
+        <v>0</v>
+      </c>
+      <c r="N38" s="45">
+        <f>SUM(H38:L38)</f>
+        <v>0</v>
+      </c>
+      <c r="P38" s="45">
+        <f>R38+T38+V38</f>
+        <v>0</v>
+      </c>
+      <c r="R38" s="130"/>
+      <c r="T38" s="130"/>
+      <c r="V38" s="130"/>
+      <c r="X38" s="45">
+        <f>N38-P38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B39" t="s">
+        <v>33</v>
+      </c>
+      <c r="H39" s="45">
+        <f>H28*H7</f>
+        <v>0</v>
+      </c>
+      <c r="J39" s="80">
+        <f>J28*J7</f>
+        <v>0</v>
+      </c>
+      <c r="K39" s="8"/>
+      <c r="L39" s="80">
+        <f>L28*L7</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="45">
+        <f>SUM(H39:L39)</f>
+        <v>0</v>
+      </c>
+      <c r="P39" s="45">
+        <f>R39+T39+V39</f>
+        <v>0</v>
+      </c>
+      <c r="R39" s="130"/>
+      <c r="T39" s="130"/>
+      <c r="V39" s="130"/>
+      <c r="X39" s="45">
+        <f>N39-P39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B40" t="s">
+        <v>34</v>
+      </c>
+      <c r="H40" s="45">
+        <f>H28*H35</f>
+        <v>0</v>
+      </c>
+      <c r="J40" s="80">
+        <f>J28*J35</f>
+        <v>0</v>
+      </c>
+      <c r="K40" s="8"/>
+      <c r="L40" s="80">
+        <f>L28*L35</f>
+        <v>0</v>
+      </c>
+      <c r="N40" s="45">
+        <f>SUM(H40:L40)</f>
+        <v>0</v>
+      </c>
+      <c r="P40" s="45">
+        <f>R40+T40+V40</f>
+        <v>0</v>
+      </c>
+      <c r="R40" s="130"/>
+      <c r="T40" s="130"/>
+      <c r="V40" s="130"/>
+      <c r="X40" s="45">
+        <f>N40-P40</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="X41" s="45"/>
+    </row>
+    <row r="42" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A42" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="X42" s="45"/>
+    </row>
+    <row r="43" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C43" t="s">
         <v>10</v>
       </c>
-      <c r="F13" s="94">
-[...14 lines deleted...]
-      <c r="C14" s="69" t="s">
+      <c r="H43" s="45">
+        <f>H28*H13</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="80">
+        <f>J28*J13</f>
+        <v>0</v>
+      </c>
+      <c r="K43" s="81"/>
+      <c r="L43" s="80">
+        <f>L28*L13</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="80">
+        <f>SUM(H43:L43)</f>
+        <v>0</v>
+      </c>
+      <c r="P43" s="45">
+        <f>R43+T43+V43</f>
+        <v>0</v>
+      </c>
+      <c r="R43" s="130"/>
+      <c r="T43" s="130"/>
+      <c r="V43" s="130"/>
+      <c r="X43" s="45">
+        <f>N43-P43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C44" t="s">
         <v>11</v>
       </c>
-      <c r="F14" s="94">
-[...14 lines deleted...]
-      <c r="C15" s="69" t="s">
+      <c r="H44" s="45">
+        <f>H28*H14</f>
+        <v>0</v>
+      </c>
+      <c r="J44" s="80">
+        <f>J28*J14</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="81"/>
+      <c r="L44" s="80">
+        <f>L28*L14</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="80">
+        <f>SUM(H44:L44)</f>
+        <v>0</v>
+      </c>
+      <c r="P44" s="45">
+        <f>R44+T44+V44</f>
+        <v>0</v>
+      </c>
+      <c r="R44" s="130"/>
+      <c r="T44" s="130"/>
+      <c r="V44" s="130"/>
+      <c r="X44" s="45">
+        <f>N44-P44</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C45" t="s">
         <v>12</v>
       </c>
-      <c r="F15" s="94">
-[...46 lines deleted...]
-      <c r="C19" s="69" t="s">
+      <c r="H45" s="45">
+        <f>H28*H15</f>
+        <v>0</v>
+      </c>
+      <c r="J45" s="80">
+        <f>J28*J15</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="81"/>
+      <c r="L45" s="80">
+        <f>L28*L15</f>
+        <v>0</v>
+      </c>
+      <c r="N45" s="80">
+        <f>SUM(H45:L45)</f>
+        <v>0</v>
+      </c>
+      <c r="P45" s="45">
+        <f>R45+T45+V45</f>
+        <v>0</v>
+      </c>
+      <c r="R45" s="130"/>
+      <c r="T45" s="130"/>
+      <c r="V45" s="130"/>
+      <c r="X45" s="82">
+        <f>N45-P45</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="H46" s="16">
+        <f>SUM(H43:H45)</f>
+        <v>0</v>
+      </c>
+      <c r="J46" s="83">
+        <f>SUM(J43:J45)</f>
+        <v>0</v>
+      </c>
+      <c r="K46" s="81"/>
+      <c r="L46" s="83">
+        <f>SUM(L43:L45)</f>
+        <v>0</v>
+      </c>
+      <c r="N46" s="83">
+        <f>SUM(H46:L46)</f>
+        <v>0</v>
+      </c>
+      <c r="P46" s="45">
+        <f>R46+T46+V46</f>
+        <v>0</v>
+      </c>
+      <c r="R46" s="47">
+        <f>SUM(R43:R45)</f>
+        <v>0</v>
+      </c>
+      <c r="T46" s="47">
+        <f>SUM(T43:T45)</f>
+        <v>0</v>
+      </c>
+      <c r="V46" s="157">
+        <f>SUM(V43:V45)</f>
+        <v>0</v>
+      </c>
+      <c r="X46" s="16">
+        <f>N46-P46</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="J47" s="8"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="N47" s="8"/>
+      <c r="X47" s="45"/>
+    </row>
+    <row r="48" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A48" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="8"/>
+      <c r="N48" s="8"/>
+      <c r="X48" s="45"/>
+    </row>
+    <row r="49" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C49" t="s">
         <v>10</v>
       </c>
-      <c r="F19" s="94">
-[...14 lines deleted...]
-      <c r="C20" s="69" t="s">
+      <c r="H49" s="84">
+        <f>H28*H19</f>
+        <v>0</v>
+      </c>
+      <c r="I49" s="84"/>
+      <c r="J49" s="85">
+        <f>J28*J19</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="85"/>
+      <c r="L49" s="85">
+        <f>L28*L19</f>
+        <v>0</v>
+      </c>
+      <c r="N49" s="85">
+        <f>SUM(H49:L49)</f>
+        <v>0</v>
+      </c>
+      <c r="P49" s="45">
+        <f>R49+T49+V49</f>
+        <v>0</v>
+      </c>
+      <c r="R49" s="130"/>
+      <c r="T49" s="130"/>
+      <c r="V49" s="130"/>
+      <c r="X49" s="45">
+        <f>N49-P49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C50" t="s">
         <v>11</v>
       </c>
-      <c r="F20" s="94">
-[...14 lines deleted...]
-      <c r="C21" s="69" t="s">
+      <c r="H50" s="84">
+        <f>H28*H20</f>
+        <v>0</v>
+      </c>
+      <c r="I50" s="84"/>
+      <c r="J50" s="85">
+        <f>J28*J20</f>
+        <v>0</v>
+      </c>
+      <c r="K50" s="85"/>
+      <c r="L50" s="85">
+        <f>L28*L20</f>
+        <v>0</v>
+      </c>
+      <c r="N50" s="85">
+        <f>SUM(H50:L50)</f>
+        <v>0</v>
+      </c>
+      <c r="P50" s="45">
+        <f>R50+T50+V50</f>
+        <v>0</v>
+      </c>
+      <c r="R50" s="130"/>
+      <c r="T50" s="130"/>
+      <c r="V50" s="130"/>
+      <c r="X50" s="45">
+        <f>N50-P50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C51" t="s">
         <v>12</v>
       </c>
-      <c r="F21" s="94">
-[...130 lines deleted...]
-      <c r="E26" s="69" t="s">
+      <c r="H51" s="84">
+        <f>H28*H21</f>
+        <v>0</v>
+      </c>
+      <c r="I51" s="84"/>
+      <c r="J51" s="85">
+        <f>J28*J21</f>
+        <v>0</v>
+      </c>
+      <c r="K51" s="85"/>
+      <c r="L51" s="85">
+        <f>L28*L21</f>
+        <v>0</v>
+      </c>
+      <c r="N51" s="85">
+        <f>SUM(H51:L51)</f>
+        <v>0</v>
+      </c>
+      <c r="P51" s="45">
+        <f>R51+T51+V51</f>
+        <v>0</v>
+      </c>
+      <c r="R51" s="130"/>
+      <c r="T51" s="130"/>
+      <c r="V51" s="130"/>
+      <c r="X51" s="45">
+        <f>N51-P51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="H52" s="16">
+        <f>SUM(H49:H51)</f>
+        <v>0</v>
+      </c>
+      <c r="J52" s="16">
+        <f>SUM(J49:J51)</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="16">
+        <f>SUM(L49:L51)</f>
+        <v>0</v>
+      </c>
+      <c r="N52" s="16">
+        <f>SUM(H52:L52)</f>
+        <v>0</v>
+      </c>
+      <c r="P52" s="45">
+        <f>R52+T52+V52</f>
+        <v>0</v>
+      </c>
+      <c r="R52" s="47">
+        <f>SUM(R49:R51)</f>
+        <v>0</v>
+      </c>
+      <c r="T52" s="48">
+        <f>SUM(T49:T51)</f>
+        <v>0</v>
+      </c>
+      <c r="V52" s="47">
+        <f>SUM(V49:V51)</f>
+        <v>0</v>
+      </c>
+      <c r="X52" s="16">
+        <f>N52-P52</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="X53" s="45"/>
+    </row>
+    <row r="54" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H54" s="16">
+        <f>H28*H10</f>
+        <v>0</v>
+      </c>
+      <c r="I54" s="45"/>
+      <c r="J54" s="16">
+        <f>J28*J10</f>
+        <v>0</v>
+      </c>
+      <c r="K54" s="45"/>
+      <c r="L54" s="16">
+        <f>L28*L10</f>
+        <v>0</v>
+      </c>
+      <c r="M54" s="45"/>
+      <c r="N54" s="16">
+        <f>SUM(H54:L54)</f>
+        <v>0</v>
+      </c>
+      <c r="P54" s="45">
+        <f>R54+T54+V54</f>
+        <v>0</v>
+      </c>
+      <c r="R54" s="130"/>
+      <c r="T54" s="130"/>
+      <c r="V54" s="130"/>
+      <c r="X54" s="16">
+        <f>N54-P54</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C55" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A57" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" s="192">
+        <v>5.35</v>
+      </c>
+      <c r="F57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B58" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A59" t="s">
         <v>27</v>
       </c>
-      <c r="F26" s="94">
-[...632 lines deleted...]
-      <c r="B58" s="69" t="s">
+      <c r="B59" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-    </row>
     <row r="61" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A61" s="93"/>
-[...3 lines deleted...]
-      <c r="E61" s="93"/>
+      <c r="A61" s="6"/>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="F1:L1"/>
-    <mergeCell ref="F31:L31"/>
     <mergeCell ref="R21:V21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="30" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P49"/>
   <sheetViews>
     <sheetView topLeftCell="A21" workbookViewId="0">
       <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.109375" customWidth="1"/>
     <col min="2" max="2" width="33" customWidth="1"/>
     <col min="6" max="6" width="14.109375" customWidth="1"/>
     <col min="7" max="7" width="4.88671875" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
     <col min="11" max="11" width="3" customWidth="1"/>
     <col min="12" max="13" width="10.109375" customWidth="1"/>
     <col min="15" max="15" width="4.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A1" s="60"/>
-[...10 lines deleted...]
-      <c r="J1" s="294" t="s">
+      <c r="F1" s="199" t="s">
+        <v>161</v>
+      </c>
+      <c r="G1" s="199"/>
+      <c r="H1" s="199"/>
+      <c r="J1" s="199" t="s">
+        <v>199</v>
+      </c>
+      <c r="K1" s="199"/>
+      <c r="L1" s="199"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="199" t="s">
         <v>200</v>
       </c>
-      <c r="K1" s="294"/>
-[...6 lines deleted...]
-      <c r="P1" s="294"/>
+      <c r="O1" s="199"/>
+      <c r="P1" s="199"/>
     </row>
     <row r="2" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="60"/>
-[...3 lines deleted...]
-      <c r="E2" s="60"/>
       <c r="F2" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="G2" s="5"/>
+      <c r="H2" s="10" t="s">
         <v>120</v>
       </c>
-      <c r="G2" s="11"/>
-      <c r="H2" s="10" t="s">
+      <c r="J2" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="K2" s="5"/>
+      <c r="L2" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="M2" s="40"/>
+      <c r="N2" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="O2" s="5"/>
+      <c r="P2" s="10" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M3" s="40"/>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B4" t="s">
         <v>121</v>
       </c>
-      <c r="I2" s="60"/>
-[...43 lines deleted...]
-      <c r="E4" s="60"/>
       <c r="F4" s="1">
         <f>+'Journal Entry Summary'!T6</f>
         <v>0</v>
       </c>
-      <c r="G4" s="56"/>
+      <c r="G4" s="50"/>
       <c r="H4" s="1">
         <f>+'Journal Entry Summary'!V6</f>
         <v>0</v>
       </c>
-      <c r="I4" s="60"/>
-[...6 lines deleted...]
-      <c r="P4" s="60"/>
+      <c r="M4" s="40"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A5" s="60"/>
-[...5 lines deleted...]
-      <c r="E5" s="60"/>
+      <c r="B5" t="s">
+        <v>129</v>
+      </c>
       <c r="F5" s="2">
         <f>+'Journal Entry Summary'!T7</f>
         <v>0</v>
       </c>
-      <c r="G5" s="56"/>
+      <c r="G5" s="50"/>
       <c r="H5" s="2">
         <f>+'Journal Entry Summary'!V7</f>
         <v>0</v>
       </c>
-      <c r="I5" s="60"/>
-[...6 lines deleted...]
-      <c r="P5" s="60"/>
+      <c r="M5" s="40"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A6" s="60"/>
-[...5 lines deleted...]
-      <c r="E6" s="60"/>
+      <c r="B6" t="s">
+        <v>123</v>
+      </c>
       <c r="F6" s="2">
         <f>+'Journal Entry Summary'!T8</f>
         <v>0</v>
       </c>
-      <c r="G6" s="56"/>
+      <c r="G6" s="50"/>
       <c r="H6" s="2">
         <f>+'Journal Entry Summary'!V8</f>
         <v>0</v>
       </c>
-      <c r="I6" s="60"/>
-[...6 lines deleted...]
-      <c r="P6" s="60"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A7" s="60"/>
-[...5 lines deleted...]
-      <c r="E7" s="60"/>
+      <c r="B7" t="s">
+        <v>125</v>
+      </c>
       <c r="F7" s="2">
         <f>+'Journal Entry Summary'!T9</f>
         <v>0</v>
       </c>
-      <c r="G7" s="56"/>
-[...8 lines deleted...]
-      <c r="P7" s="60"/>
+      <c r="G7" s="50"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A8" s="60" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="60"/>
+      <c r="A8" t="s">
+        <v>44</v>
+      </c>
       <c r="F8" s="2">
         <f>+'Journal Entry Summary'!T10</f>
         <v>0</v>
       </c>
-      <c r="G8" s="56"/>
+      <c r="G8" s="50"/>
       <c r="H8" s="2">
         <f>+'Journal Entry Summary'!V10</f>
         <v>0</v>
       </c>
-      <c r="I8" s="60"/>
-[...6 lines deleted...]
-      <c r="P8" s="60"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A9" s="60"/>
-[...5 lines deleted...]
-      <c r="E9" s="60"/>
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
       <c r="F9" s="2">
         <f>+'Journal Entry Summary'!T11</f>
         <v>0</v>
       </c>
-      <c r="G9" s="56"/>
+      <c r="G9" s="50"/>
       <c r="H9" s="2">
         <f>+'Journal Entry Summary'!V11</f>
         <v>0</v>
       </c>
-      <c r="I9" s="60"/>
-[...6 lines deleted...]
-      <c r="P9" s="60"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A10" s="60"/>
-[...5 lines deleted...]
-      <c r="E10" s="60"/>
+      <c r="B10" t="s">
+        <v>126</v>
+      </c>
       <c r="F10" s="2">
         <f>+'Journal Entry Summary'!T12</f>
         <v>0</v>
       </c>
-      <c r="G10" s="56"/>
+      <c r="G10" s="50"/>
       <c r="H10" s="2">
         <f>+'Journal Entry Summary'!V12</f>
         <v>0</v>
       </c>
-      <c r="I10" s="60"/>
-[...6 lines deleted...]
-      <c r="P10" s="60"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A11" s="60"/>
-[...5 lines deleted...]
-      <c r="E11" s="60"/>
+      <c r="B11" t="s">
+        <v>127</v>
+      </c>
       <c r="F11" s="2">
         <f>+'Journal Entry Summary'!T13</f>
         <v>0</v>
       </c>
-      <c r="G11" s="56"/>
+      <c r="G11" s="50"/>
       <c r="H11" s="2">
         <f>+'Journal Entry Summary'!V13</f>
         <v>0</v>
       </c>
-      <c r="I11" s="60"/>
-[...6 lines deleted...]
-      <c r="P11" s="60"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A12" s="60" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="60"/>
+      <c r="A12" t="s">
+        <v>85</v>
+      </c>
       <c r="F12" s="2">
         <f>+'Journal Entry Summary'!T14</f>
         <v>0</v>
       </c>
-      <c r="G12" s="56"/>
+      <c r="G12" s="50"/>
       <c r="H12" s="2">
         <f>+'Journal Entry Summary'!V14</f>
         <v>0</v>
       </c>
-      <c r="I12" s="60"/>
-[...6 lines deleted...]
-      <c r="P12" s="60"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A13" s="60"/>
-[...5 lines deleted...]
-      <c r="E13" s="60"/>
+      <c r="B13" t="s">
+        <v>121</v>
+      </c>
       <c r="F13" s="2">
         <f>+'Journal Entry Summary'!T15</f>
         <v>0</v>
       </c>
-      <c r="G13" s="56"/>
+      <c r="G13" s="50"/>
       <c r="H13" s="2">
         <f>+'Journal Entry Summary'!V15</f>
         <v>0</v>
       </c>
-      <c r="I13" s="60"/>
-[...6 lines deleted...]
-      <c r="P13" s="60"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A14" s="60"/>
-[...5 lines deleted...]
-      <c r="E14" s="60"/>
+      <c r="B14" t="s">
+        <v>129</v>
+      </c>
       <c r="F14" s="2">
         <f>+'Journal Entry Summary'!T16</f>
         <v>0</v>
       </c>
-      <c r="G14" s="56"/>
+      <c r="G14" s="50"/>
       <c r="H14" s="2">
         <f>+'Journal Entry Summary'!V16</f>
         <v>0</v>
       </c>
-      <c r="I14" s="60"/>
-[...6 lines deleted...]
-      <c r="P14" s="60"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A15" s="60"/>
-[...5 lines deleted...]
-      <c r="E15" s="60"/>
+      <c r="B15" t="s">
+        <v>181</v>
+      </c>
       <c r="F15" s="2">
         <f>+'Journal Entry Summary'!T17</f>
         <v>0</v>
       </c>
-      <c r="G15" s="56"/>
+      <c r="G15" s="50"/>
       <c r="H15" s="2">
         <f>+'Journal Entry Summary'!V17</f>
         <v>0</v>
       </c>
-      <c r="I15" s="60"/>
-[...10 lines deleted...]
-        <v>132</v>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B16" t="s">
+        <v>131</v>
       </c>
       <c r="F16" s="2"/>
-      <c r="G16" s="56"/>
+      <c r="G16" s="50"/>
       <c r="H16" s="2">
         <f>+'Journal Entry Summary'!V18</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A17" s="60"/>
-[...5 lines deleted...]
-      <c r="E17" s="60"/>
+      <c r="B17" t="s">
+        <v>132</v>
+      </c>
       <c r="F17" s="2">
         <f>+'Journal Entry Summary'!T19</f>
         <v>0</v>
       </c>
-      <c r="G17" s="56"/>
+      <c r="G17" s="50"/>
       <c r="H17" s="2">
         <f>+'Journal Entry Summary'!V19</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A18" s="60"/>
-      <c r="B18" s="62" t="str">
+      <c r="B18" t="str">
         <f>+Regular!B128</f>
-        <v xml:space="preserve"> - Entity contributions from 7/01/2023 through 6/30/2024</v>
-[...3 lines deleted...]
-      <c r="E18" s="62"/>
+        <v xml:space="preserve"> - Entity contributions from 7/01/2025 through 6/30/2026</v>
+      </c>
       <c r="F18" s="2">
         <f>+'Journal Entry Summary'!T20</f>
         <v>0</v>
       </c>
-      <c r="G18" s="56"/>
+      <c r="G18" s="50"/>
       <c r="H18" s="2">
         <f>+'Journal Entry Summary'!V20</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A19" s="60" t="s">
+      <c r="A19" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="60"/>
-[...2 lines deleted...]
-      <c r="E19" s="60"/>
       <c r="F19" s="2">
         <f>+'Journal Entry Summary'!T21</f>
         <v>0</v>
       </c>
-      <c r="G19" s="56"/>
+      <c r="G19" s="50"/>
       <c r="H19" s="2">
         <f>+'Journal Entry Summary'!V21</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A20" s="60"/>
-[...3 lines deleted...]
-      <c r="E20" s="60"/>
       <c r="F20" s="2">
         <f>+'Journal Entry Summary'!T22</f>
         <v>0</v>
       </c>
-      <c r="G20" s="56"/>
+      <c r="G20" s="50"/>
       <c r="H20" s="2">
         <f>+'Journal Entry Summary'!V22</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A21" s="60" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="60"/>
+      <c r="A21" t="s">
+        <v>201</v>
+      </c>
       <c r="F21" s="2">
         <f>+'Journal Entry Summary'!T23</f>
         <v>0</v>
       </c>
-      <c r="G21" s="56"/>
+      <c r="G21" s="50"/>
       <c r="H21" s="2">
         <f>+'Journal Entry Summary'!V23</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A22" s="60"/>
-[...5 lines deleted...]
-      <c r="E22" s="60"/>
+      <c r="B22" t="s">
+        <v>183</v>
+      </c>
       <c r="F22" s="2">
         <f>+'Journal Entry Summary'!T24</f>
         <v>0</v>
       </c>
-      <c r="G22" s="56"/>
+      <c r="G22" s="50"/>
       <c r="H22" s="2">
         <f>+'Journal Entry Summary'!V24</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A23" s="60"/>
-[...3 lines deleted...]
-      <c r="E23" s="60"/>
       <c r="F23" s="2">
         <f>+'Journal Entry Summary'!T25</f>
         <v>0</v>
       </c>
-      <c r="G23" s="56"/>
+      <c r="G23" s="50"/>
       <c r="H23" s="2">
         <f>+'Journal Entry Summary'!V25</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A24" s="60"/>
-[...3 lines deleted...]
-      <c r="E24" s="60"/>
       <c r="F24" s="9"/>
-      <c r="G24" s="60"/>
       <c r="H24" s="9"/>
     </row>
     <row r="25" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="60"/>
-[...3 lines deleted...]
-      <c r="E25" s="60" t="s">
+      <c r="E25" t="s">
         <v>13</v>
       </c>
-      <c r="F25" s="78">
+      <c r="F25" s="67">
         <f>SUM(F4:F24)</f>
         <v>0</v>
       </c>
-      <c r="G25" s="60"/>
-      <c r="H25" s="78">
+      <c r="H25" s="67">
         <f>SUM(H4:H24)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-    </row>
+    <row r="26" spans="1:8" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A29" s="60"/>
-      <c r="B29" s="62" t="str">
+      <c r="B29" t="str">
         <f>+'Journal Entry Summary'!B31</f>
-        <v>To record pension accrual amounts for the year ended June 30, 2025</v>
-[...6 lines deleted...]
-      <c r="H29" s="60"/>
+        <v>To record pension accrual amounts for the year ended June 30, 2026</v>
+      </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A30" s="60"/>
-      <c r="B30" s="62" t="str">
+      <c r="B30" t="str">
         <f>+'Journal Entry Summary'!B32</f>
-        <v>based on the June 30, 2024 measurement date.</v>
-[...8 lines deleted...]
-    <row r="31" spans="1:8" s="62" customFormat="1" x14ac:dyDescent="0.3"/>
+        <v>based on the June 30, 2025 measurement date.</v>
+      </c>
+    </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A32" s="60" t="str">
+      <c r="A32" t="str">
         <f>+'Journal Entry Summary'!A34</f>
         <v>(1)  To record amortization of prior year deferred inflows for</v>
       </c>
-      <c r="B32" s="62"/>
-[...9 lines deleted...]
-      <c r="B33" s="62" t="str">
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B33" t="str">
         <f>+'Journal Entry Summary'!B35</f>
-        <v>the year ended June 30, 2025</v>
-[...8 lines deleted...]
-      <c r="A35" s="181" t="str">
+        <v>the year ended June 30, 2026</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="str">
         <f>+'Journal Entry Summary'!A37</f>
-        <v>Journal Entry to record deferred outflow at June 30, 2025:</v>
-[...25 lines deleted...]
-      <c r="B39" s="62" t="s">
+        <v>Journal Entry to record deferred outflow at June 30, 2026:</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B37" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B39" t="s">
+        <v>191</v>
+      </c>
+      <c r="C39" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="C39" s="23" t="s">
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B40" t="s">
         <v>193</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B40" s="62" t="s">
+      <c r="C40" s="22" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B41" t="s">
         <v>194</v>
       </c>
-      <c r="C40" s="23" t="s">
-[...5 lines deleted...]
-      <c r="B41" s="62" t="s">
+      <c r="C41" s="22" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B42" t="s">
         <v>195</v>
       </c>
-      <c r="C41" s="23" t="s">
-[...5 lines deleted...]
-      <c r="B42" s="62" t="s">
+      <c r="C42" s="22" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B43" t="s">
         <v>196</v>
       </c>
-      <c r="C42" s="23" t="s">
-[...5 lines deleted...]
-      <c r="B43" s="62" t="s">
+      <c r="C43" s="22" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B44" t="s">
         <v>197</v>
       </c>
-      <c r="C43" s="23" t="s">
-[...5 lines deleted...]
-      <c r="B44" s="62" t="s">
+      <c r="C44" s="22" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B45" t="s">
         <v>198</v>
       </c>
-      <c r="C44" s="23" t="s">
-[...24 lines deleted...]
-      <c r="B48" s="62" t="str">
+      <c r="C45" s="22" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B48" t="str">
         <f>+'Journal Entry Summary'!B50</f>
-        <v>To record employer contributions from July 1, 2024</v>
-[...6 lines deleted...]
-      <c r="B49" s="62" t="str">
+        <v>To record employer contributions from July 1, 2025</v>
+      </c>
+    </row>
+    <row r="49" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B49" t="str">
         <f>+'Journal Entry Summary'!B51</f>
-        <v>through June 30, 2025 as deferred outflows.</v>
-[...6 lines deleted...]
-      <c r="B50" s="62"/>
+        <v>through June 30, 2026 as deferred outflows.</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="J1:L1"/>
     <mergeCell ref="N1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="69" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:O15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.88671875" style="62" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="8.88671875" style="62"/>
+    <col min="1" max="1" width="11.88671875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="3.6640625" customWidth="1"/>
+    <col min="3" max="3" width="12" customWidth="1"/>
+    <col min="4" max="4" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="3.6640625" customWidth="1"/>
+    <col min="8" max="8" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="3.6640625" customWidth="1"/>
+    <col min="13" max="13" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="14.44140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="N2" s="236"/>
+      <c r="N2" s="155"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="C3" s="291" t="s">
+      <c r="C3" s="195" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3" s="195"/>
+      <c r="E3" s="195"/>
+      <c r="F3" s="195"/>
+      <c r="H3" s="195" t="s">
         <v>46</v>
       </c>
-      <c r="D3" s="291"/>
-[...8 lines deleted...]
-      <c r="M3" s="51" t="s">
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195"/>
+      <c r="M3" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="N3" s="13"/>
+      <c r="O3" s="13" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C4" s="13"/>
+      <c r="D4" s="13" t="s">
         <v>203</v>
       </c>
-      <c r="N3" s="14"/>
-[...6 lines deleted...]
-      <c r="D4" s="51" t="s">
+      <c r="E4" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="13"/>
+      <c r="M4" s="13" t="s">
         <v>204</v>
       </c>
-      <c r="E4" s="51" t="s">
-[...11 lines deleted...]
-      <c r="M4" s="51" t="s">
+      <c r="N4" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="O4" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C5" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="H5" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="M5" s="42" t="s">
         <v>205</v>
       </c>
-      <c r="N4" s="14" t="s">
+      <c r="N5" s="42" t="s">
         <v>262</v>
       </c>
-      <c r="O4" s="14" t="s">
-[...13 lines deleted...]
-      <c r="F5" s="247" t="s">
+      <c r="O5" s="178" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A6">
+        <f>+'Reg - Amort'!E41</f>
+        <v>2027</v>
+      </c>
+      <c r="C6" s="68">
+        <f>'Reg - Amort'!J41</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="68">
+        <f>'S + D Amort'!J39</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="68">
+        <f>'Pro Occ Amort'!J40</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="68">
+        <f>SUM(C6:E6)</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68">
+        <f>'Reg - Amort'!O41</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="68">
+        <f>'S + D Amort'!O39</f>
+        <v>0</v>
+      </c>
+      <c r="J6" s="68">
+        <f>'Pro Occ Amort'!O40</f>
+        <v>0</v>
+      </c>
+      <c r="K6" s="68">
+        <f>SUM(H6:J6)</f>
+        <v>0</v>
+      </c>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68">
+        <f>ROUND(F6+K6,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N6" s="179">
+        <v>0</v>
+      </c>
+      <c r="O6" s="23">
+        <f>SUM(M6:N6)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A7">
+        <f>+'Reg - Amort'!E42</f>
+        <v>2028</v>
+      </c>
+      <c r="C7" s="68">
+        <f>'Reg - Amort'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="68">
+        <f>'S + D Amort'!J40</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="68">
+        <f>'Pro Occ Amort'!J41</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="68">
+        <f t="shared" ref="F7:F12" si="0">SUM(C7:E7)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68">
+        <f>'Reg - Amort'!O42</f>
+        <v>0</v>
+      </c>
+      <c r="I7" s="68">
+        <f>'S + D Amort'!O40</f>
+        <v>0</v>
+      </c>
+      <c r="J7" s="68">
+        <f>'Pro Occ Amort'!O41</f>
+        <v>0</v>
+      </c>
+      <c r="K7" s="68">
+        <f t="shared" ref="K7:K12" si="1">SUM(H7:J7)</f>
+        <v>0</v>
+      </c>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68">
+        <f t="shared" ref="M7:M11" si="2">ROUND(F7+K7,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N7" s="179">
+        <v>0</v>
+      </c>
+      <c r="O7" s="23">
+        <f t="shared" ref="O7:O11" si="3">SUM(M7:N7)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A8">
+        <f>+'Reg - Amort'!E43</f>
+        <v>2029</v>
+      </c>
+      <c r="C8" s="68">
+        <f>'Reg - Amort'!J43</f>
+        <v>0</v>
+      </c>
+      <c r="D8" s="68">
+        <f>'S + D Amort'!J41</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="68">
+        <f>'Pro Occ Amort'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="68">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68">
+        <f>'Reg - Amort'!O43</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="68">
+        <f>'S + D Amort'!O41</f>
+        <v>0</v>
+      </c>
+      <c r="J8" s="68">
+        <f>'Pro Occ Amort'!O42</f>
+        <v>0</v>
+      </c>
+      <c r="K8" s="68">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N8" s="179">
+        <v>0</v>
+      </c>
+      <c r="O8" s="23">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A9">
+        <f>+'Reg - Amort'!E44</f>
+        <v>2030</v>
+      </c>
+      <c r="C9" s="68">
+        <f>'Reg - Amort'!J44</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="68">
+        <f>'S + D Amort'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="E9" s="68">
+        <f>'Pro Occ Amort'!J43</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="68">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="68"/>
+      <c r="H9" s="68">
+        <f>'Reg - Amort'!O44</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="68">
+        <f>'S + D Amort'!O42</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="68">
+        <f>'Pro Occ Amort'!O43</f>
+        <v>0</v>
+      </c>
+      <c r="K9" s="68">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L9" s="68"/>
+      <c r="M9" s="68">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="179">
+        <v>0</v>
+      </c>
+      <c r="O9" s="23">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A10">
+        <f>+'Reg - Amort'!E45</f>
+        <v>2031</v>
+      </c>
+      <c r="C10" s="68">
+        <f>'Reg - Amort'!J45</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="68">
+        <f>'S + D Amort'!J43</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="68">
+        <f>'Pro Occ Amort'!J44</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="68">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="68"/>
+      <c r="H10" s="68">
+        <f>'Reg - Amort'!O45</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="68">
+        <f>'S + D Amort'!O43</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="68">
+        <f>'Pro Occ Amort'!O44</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="68">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L10" s="68"/>
+      <c r="M10" s="68">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="179">
+        <f>+'Note Info'!J30</f>
+        <v>0</v>
+      </c>
+      <c r="O10" s="23">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="H5" s="247" t="s">
-[...140 lines deleted...]
-      <c r="F8" s="81">
+      <c r="C11" s="68">
+        <f>'Reg - Amort'!J46</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="68">
+        <f>'S + D Amort'!J44</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="68">
+        <f>'Pro Occ Amort'!J45</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="68">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G8" s="81"/>
-[...12 lines deleted...]
-      <c r="K8" s="81">
+      <c r="G11" s="68"/>
+      <c r="H11" s="68">
+        <f>'Reg - Amort'!O46</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="68">
+        <f>'S + D Amort'!O44</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="68">
+        <f>'Pro Occ Amort'!O45</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="81"/>
-      <c r="M8" s="81">
+      <c r="L11" s="68"/>
+      <c r="M11" s="68">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N8" s="270">
-[...2 lines deleted...]
-      <c r="O8" s="25">
+      <c r="N11" s="179">
+        <v>0</v>
+      </c>
+      <c r="O11" s="23">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="F9" s="81">
+    <row r="12" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>163</v>
+      </c>
+      <c r="C12" s="69">
+        <f>'Reg - Amort'!J47</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="69">
+        <f>'S + D Amort'!J45</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="69">
+        <f>'Pro Occ Amort'!J46</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G9" s="81"/>
-[...12 lines deleted...]
-      <c r="K9" s="81">
+      <c r="G12" s="68"/>
+      <c r="H12" s="69">
+        <f>'Reg - Amort'!O47</f>
+        <v>0</v>
+      </c>
+      <c r="I12" s="69">
+        <f>'S + D Amort'!O45</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="69">
+        <f>'Pro Occ Amort'!O46</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="81"/>
-[...152 lines deleted...]
-      <c r="M12" s="82">
+      <c r="L12" s="68"/>
+      <c r="M12" s="69">
         <f>SUM(M6:M11)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="271">
+      <c r="N12" s="180">
         <f>SUM(N6:N11)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="271">
+      <c r="O12" s="180">
         <f>SUM(O6:O11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="D14" s="62" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="82">
+      <c r="D14" t="s">
+        <v>138</v>
+      </c>
+      <c r="F14" s="69">
         <f>SUM(C12:E12)</f>
         <v>0</v>
       </c>
-      <c r="I14" s="62" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="207">
+      <c r="I14" t="s">
+        <v>138</v>
+      </c>
+      <c r="K14" s="16">
         <f>SUM(H12:J12)</f>
         <v>0</v>
       </c>
-      <c r="M14" s="199">
+      <c r="M14" s="16">
         <f>ROUND(F14+K14,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="H3:K3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O21" sqref="O21"/>
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="8" max="8" width="17.88671875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.6640625" customWidth="1"/>
     <col min="10" max="10" width="17.88671875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="16.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A1" s="6" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="H3" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="H4" s="64" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="64" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
         <v>207</v>
       </c>
-      <c r="B1" s="60"/>
-[...68 lines deleted...]
-      <c r="G5" s="60"/>
       <c r="H5" s="1">
-        <f>'2024 Data'!$P$43</f>
+        <f>'2025 Data'!$P$43</f>
         <v>0</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1">
-        <f>'2024 Data'!P49</f>
-[...7 lines deleted...]
-      <c r="P5" s="60"/>
+        <f>'2025 Data'!P49</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A6" s="60"/>
-[...5 lines deleted...]
-      <c r="G6" s="60"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
-      <c r="J6" s="60"/>
-[...5 lines deleted...]
-      <c r="P6" s="60"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A7" s="60" t="s">
-[...7 lines deleted...]
-      <c r="G7" s="60"/>
+      <c r="A7" t="s">
+        <v>208</v>
+      </c>
       <c r="H7" s="1">
-        <f>'2024 Data'!$P$44</f>
+        <f>'2025 Data'!$P$44</f>
         <v>0</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1">
-        <f>'2024 Data'!P50</f>
-[...7 lines deleted...]
-      <c r="P7" s="60"/>
+        <f>'2025 Data'!P50</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A8" s="60"/>
-[...5 lines deleted...]
-      <c r="G8" s="60"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
-      <c r="K8" s="232"/>
-[...4 lines deleted...]
-      <c r="P8" s="60"/>
+      <c r="K8" s="152"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A9" s="60" t="s">
-[...7 lines deleted...]
-      <c r="G9" s="60"/>
+      <c r="A9" t="s">
+        <v>209</v>
+      </c>
       <c r="H9" s="1">
-        <f>'2024 Data'!$P$45</f>
+        <f>'2025 Data'!$P$45</f>
         <v>0</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1">
-        <f>'2024 Data'!P51</f>
-[...2 lines deleted...]
-      <c r="K9" s="60" t="s">
+        <f>'2025 Data'!P51</f>
+        <v>0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>210</v>
+      </c>
+      <c r="O9" s="162">
+        <f>J9-H9</f>
+        <v>0</v>
+      </c>
+      <c r="P9" s="160" t="s">
         <v>211</v>
       </c>
-      <c r="L9" s="60"/>
-[...5 lines deleted...]
-      <c r="P9" s="241" t="s">
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
         <v>212</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G10" s="60"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
-      <c r="K10" s="60" t="s">
-[...8 lines deleted...]
-    <row r="11" spans="1:16" s="60" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="K10" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.3">
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
-      <c r="K11" s="60" t="s">
+      <c r="K11" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
         <v>215</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G12" s="60"/>
       <c r="H12" s="1">
         <f>'Reg - Amort'!$I$56</f>
         <v>0</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1">
         <f>-'Reg - Amort'!$N$56</f>
         <v>0</v>
       </c>
-      <c r="K12" s="60"/>
-[...4 lines deleted...]
-      <c r="P12" s="60"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A13" s="60" t="s">
-[...7 lines deleted...]
-      <c r="G13" s="60"/>
+      <c r="A13" t="s">
+        <v>216</v>
+      </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
-      <c r="K13" s="60"/>
-[...6 lines deleted...]
-    <row r="14" spans="1:16" s="60" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.3">
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="H15" s="81">
+    <row r="15" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>217</v>
+      </c>
+      <c r="H15" s="68">
         <f>'Journal Entry Summary'!$H$39</f>
         <v>0</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
-      <c r="K15" s="232"/>
-[...4 lines deleted...]
-      <c r="P15" s="60"/>
+      <c r="K15" s="201" t="s">
+        <v>311</v>
+      </c>
+      <c r="L15" s="201"/>
+      <c r="M15" s="201"/>
+      <c r="N15" s="201"/>
+      <c r="O15" s="201"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A16" s="60"/>
-[...5 lines deleted...]
-      <c r="G16" s="60"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
-      <c r="K16" s="232"/>
-[...4 lines deleted...]
-      <c r="P16" s="60"/>
+      <c r="K16" s="201"/>
+      <c r="L16" s="201"/>
+      <c r="M16" s="201"/>
+      <c r="N16" s="201"/>
+      <c r="O16" s="201"/>
     </row>
     <row r="17" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="60"/>
-[...5 lines deleted...]
-      <c r="H17" s="76">
+      <c r="H17" s="65">
         <f>SUM(H5:H15)</f>
         <v>0</v>
       </c>
-      <c r="I17" s="77"/>
-      <c r="J17" s="76">
+      <c r="I17" s="66"/>
+      <c r="J17" s="65">
         <f>SUM(J5:J15)</f>
         <v>0</v>
       </c>
-      <c r="K17" s="60"/>
-[...25 lines deleted...]
-    </row>
+    </row>
+    <row r="18" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="19" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="60"/>
-[...4 lines deleted...]
-      <c r="F19" s="60"/>
       <c r="G19" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="H19" s="21">
+        <f>IF(J9&lt;H9,-J9,-H9)</f>
+        <v>0</v>
+      </c>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21">
+        <f>IF(J9&lt;H9,-J9,-H9)</f>
+        <v>0</v>
+      </c>
+      <c r="K19" s="200"/>
+      <c r="L19" s="200"/>
+      <c r="M19" s="200"/>
+      <c r="N19" s="200"/>
+      <c r="O19" s="200"/>
+      <c r="P19" s="200"/>
+      <c r="Q19" s="200"/>
+    </row>
+    <row r="20" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G20" s="8" t="s">
         <v>219</v>
       </c>
-      <c r="H19" s="22">
-[...23 lines deleted...]
-      <c r="G20" s="8" t="s">
+      <c r="H20" s="16">
+        <f>H17+H19</f>
+        <v>0</v>
+      </c>
+      <c r="J20" s="16">
+        <f>J17+J19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="I24" s="45"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B25" s="152"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="156">
+        <f>H20</f>
+        <v>0</v>
+      </c>
+      <c r="K25" t="s">
         <v>220</v>
       </c>
-      <c r="H20" s="17">
-[...68 lines deleted...]
-      <c r="K25" s="60" t="s">
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B26" s="152"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="156">
+        <f>-J20</f>
+        <v>0</v>
+      </c>
+      <c r="K26" t="s">
         <v>221</v>
       </c>
-      <c r="L25" s="60"/>
-[...20 lines deleted...]
-      <c r="K26" s="60" t="s">
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B27" s="152"/>
+      <c r="J27" s="156">
+        <f>-H15</f>
+        <v>0</v>
+      </c>
+      <c r="K27" t="s">
         <v>222</v>
       </c>
-      <c r="L26" s="60"/>
-[...20 lines deleted...]
-      <c r="K27" s="60" t="s">
+    </row>
+    <row r="28" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="152"/>
+      <c r="J28" s="16">
+        <f>SUM(J25:J27)</f>
+        <v>0</v>
+      </c>
+      <c r="K28" t="s">
         <v>223</v>
       </c>
-      <c r="L27" s="60"/>
-[...28 lines deleted...]
-      <c r="Q28" s="60"/>
     </row>
     <row r="29" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="60"/>
-[...7 lines deleted...]
-      <c r="I29" s="60"/>
       <c r="J29" s="1">
         <f>'Amort Summary'!M14</f>
         <v>0</v>
       </c>
-      <c r="K29" s="60" t="s">
+      <c r="K29" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="J30" s="100">
+        <f>+J28-J29</f>
+        <v>0</v>
+      </c>
+      <c r="K30" t="s">
         <v>225</v>
       </c>
-      <c r="L29" s="60"/>
-[...28 lines deleted...]
-      <c r="Q30" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="K19:Q19"/>
+    <mergeCell ref="K15:O16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I51"/>
   <sheetViews>
-    <sheetView topLeftCell="A29" workbookViewId="0">
-      <selection activeCell="H40" sqref="H40"/>
+    <sheetView topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="J51" sqref="J51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.33203125" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="20.33203125" customWidth="1"/>
-    <col min="4" max="4" width="4.6640625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="4.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" customWidth="1"/>
-    <col min="6" max="6" width="5.5546875" style="14" customWidth="1"/>
+    <col min="6" max="6" width="5.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="2.44140625" customWidth="1"/>
     <col min="8" max="8" width="18.88671875" customWidth="1"/>
-    <col min="9" max="9" width="4.6640625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="4.6640625" style="13" customWidth="1"/>
     <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="11.33203125" customWidth="1"/>
     <col min="260" max="260" width="31" customWidth="1"/>
     <col min="261" max="261" width="19.6640625" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="17.5546875" customWidth="1"/>
     <col min="263" max="263" width="14.109375" customWidth="1"/>
     <col min="264" max="264" width="18.88671875" customWidth="1"/>
     <col min="266" max="266" width="12" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="11.33203125" customWidth="1"/>
     <col min="516" max="516" width="31" customWidth="1"/>
     <col min="517" max="517" width="19.6640625" bestFit="1" customWidth="1"/>
     <col min="518" max="518" width="17.5546875" customWidth="1"/>
     <col min="519" max="519" width="14.109375" customWidth="1"/>
     <col min="520" max="520" width="18.88671875" customWidth="1"/>
     <col min="522" max="522" width="12" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="11.33203125" customWidth="1"/>
     <col min="772" max="772" width="31" customWidth="1"/>
     <col min="773" max="773" width="19.6640625" bestFit="1" customWidth="1"/>
     <col min="774" max="774" width="17.5546875" customWidth="1"/>
     <col min="775" max="775" width="14.109375" customWidth="1"/>
     <col min="776" max="776" width="18.88671875" customWidth="1"/>
     <col min="778" max="778" width="12" bestFit="1" customWidth="1"/>
     <col min="1027" max="1027" width="11.33203125" customWidth="1"/>
     <col min="1028" max="1028" width="31" customWidth="1"/>
     <col min="1029" max="1029" width="19.6640625" bestFit="1" customWidth="1"/>
@@ -8320,14006 +7508,12354 @@
     <col min="15368" max="15368" width="18.88671875" customWidth="1"/>
     <col min="15370" max="15370" width="12" bestFit="1" customWidth="1"/>
     <col min="15619" max="15619" width="11.33203125" customWidth="1"/>
     <col min="15620" max="15620" width="31" customWidth="1"/>
     <col min="15621" max="15621" width="19.6640625" bestFit="1" customWidth="1"/>
     <col min="15622" max="15622" width="17.5546875" customWidth="1"/>
     <col min="15623" max="15623" width="14.109375" customWidth="1"/>
     <col min="15624" max="15624" width="18.88671875" customWidth="1"/>
     <col min="15626" max="15626" width="12" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="11.33203125" customWidth="1"/>
     <col min="15876" max="15876" width="31" customWidth="1"/>
     <col min="15877" max="15877" width="19.6640625" bestFit="1" customWidth="1"/>
     <col min="15878" max="15878" width="17.5546875" customWidth="1"/>
     <col min="15879" max="15879" width="14.109375" customWidth="1"/>
     <col min="15880" max="15880" width="18.88671875" customWidth="1"/>
     <col min="15882" max="15882" width="12" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="11.33203125" customWidth="1"/>
     <col min="16132" max="16132" width="31" customWidth="1"/>
     <col min="16133" max="16133" width="19.6640625" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="17.5546875" customWidth="1"/>
     <col min="16135" max="16135" width="14.109375" customWidth="1"/>
     <col min="16136" max="16136" width="18.88671875" customWidth="1"/>
     <col min="16138" max="16138" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="296" t="s">
+    <row r="1" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="202" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1" s="202"/>
+      <c r="C1" s="202"/>
+      <c r="D1" s="202"/>
+      <c r="E1" s="202"/>
+      <c r="F1" s="202"/>
+      <c r="G1" s="202"/>
+      <c r="H1" s="202"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
         <v>227</v>
       </c>
-      <c r="B1" s="296"/>
-[...18 lines deleted...]
-      <c r="A5" s="60" t="s">
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B6" t="s">
         <v>228</v>
       </c>
-      <c r="B5" s="60"/>
-[...7 lines deleted...]
-      <c r="B6" s="60" t="s">
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B7" t="s">
         <v>229</v>
       </c>
-      <c r="C6" s="60"/>
-[...6 lines deleted...]
-      <c r="B7" s="60" t="s">
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B8" t="s">
         <v>230</v>
       </c>
-      <c r="C7" s="60"/>
-[...6 lines deleted...]
-      <c r="B8" s="60" t="s">
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
         <v>231</v>
       </c>
-      <c r="C8" s="60"/>
-[...10 lines deleted...]
-      <c r="A10" s="60" t="s">
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B11" t="s">
         <v>232</v>
       </c>
-      <c r="B10" s="60"/>
-[...7 lines deleted...]
-      <c r="B11" s="60" t="s">
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B12" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B13" t="s">
         <v>233</v>
       </c>
-      <c r="C11" s="60"/>
-[...6 lines deleted...]
-      <c r="B12" s="60" t="s">
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="B15" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="B16" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="22"/>
+      <c r="B17" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
+        <v>239</v>
+      </c>
+      <c r="B18" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="22"/>
+      <c r="B19" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A20" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="B20" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="22"/>
+      <c r="B21" t="s">
         <v>260</v>
       </c>
-      <c r="C12" s="60"/>
-[...74 lines deleted...]
-      <c r="B20" s="60" t="s">
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A22" s="22"/>
+    </row>
+    <row r="23" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="22" t="s">
         <v>244</v>
       </c>
-      <c r="C20" s="60"/>
-[...23 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="B23" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="27" x14ac:dyDescent="0.3">
+      <c r="C24" s="171" t="s">
         <v>245</v>
       </c>
-      <c r="B23" s="62" t="s">
-[...11 lines deleted...]
-      <c r="C24" s="260" t="s">
+      <c r="D24" s="172"/>
+      <c r="E24" s="173" t="s">
         <v>246</v>
       </c>
-      <c r="D24" s="261"/>
-[...4 lines deleted...]
-      <c r="H24" s="60"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A25" s="60"/>
-[...1 lines deleted...]
-      <c r="C25" s="281">
+      <c r="C25" s="184">
         <f>+Regular!L57</f>
+        <v>45838</v>
+      </c>
+      <c r="D25" s="185"/>
+      <c r="E25" s="186">
+        <f>'2025 Data'!$F$7</f>
+        <v>2322678400</v>
+      </c>
+      <c r="F25" s="37"/>
+    </row>
+    <row r="26" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C26" s="174">
+        <f>+Regular!J57</f>
         <v>45473</v>
       </c>
-      <c r="D25" s="282"/>
-      <c r="E25" s="283">
+      <c r="D26" s="128"/>
+      <c r="E26" s="129">
         <f>'2024 Data'!$F$7</f>
         <v>3641496357</v>
       </c>
-      <c r="F25" s="40"/>
-[...17 lines deleted...]
-      <c r="H26" s="60"/>
+      <c r="F26" s="37"/>
     </row>
     <row r="27" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="28" t="s">
+      <c r="A27" s="25" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A29" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29"/>
+      <c r="F29"/>
+      <c r="H29" s="4"/>
+    </row>
+    <row r="30" spans="1:9" s="27" customFormat="1" ht="27" x14ac:dyDescent="0.3">
+      <c r="A30" s="26" t="s">
         <v>248</v>
       </c>
-      <c r="B27" s="60"/>
-[...18 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="B30" s="26" t="s">
         <v>249</v>
       </c>
-      <c r="B30" s="29" t="s">
+      <c r="C30" s="26" t="s">
         <v>250</v>
       </c>
-      <c r="C30" s="29" t="s">
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30" s="26" t="s">
         <v>251</v>
       </c>
-      <c r="D30" s="60"/>
-[...3 lines deleted...]
-      <c r="H30" s="29" t="s">
+      <c r="I30" s="36"/>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A31" s="22"/>
+      <c r="C31" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31"/>
+      <c r="F31"/>
+      <c r="H31" s="21">
+        <f>'2025 Data'!$R$39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A32" s="22"/>
+      <c r="C32" t="s">
         <v>252</v>
       </c>
-      <c r="I30" s="39"/>
-[...19 lines deleted...]
-      <c r="C32" s="60" t="s">
+      <c r="D32"/>
+      <c r="F32"/>
+      <c r="H32" s="21">
+        <f>'2025 Data'!$T$39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33" s="22"/>
+      <c r="C33" t="s">
         <v>253</v>
       </c>
-      <c r="D32" s="60"/>
-[...11 lines deleted...]
-      <c r="C33" s="60" t="s">
+      <c r="D33"/>
+      <c r="F33"/>
+      <c r="H33" s="21">
+        <f>'2025 Data'!$V$39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D34"/>
+      <c r="F34"/>
+      <c r="H34" s="28">
+        <f>SUM(H31:H33)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="D35"/>
+      <c r="F35"/>
+      <c r="H35" s="29"/>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B36" s="31" t="s">
         <v>254</v>
       </c>
-      <c r="D33" s="60"/>
-[...33 lines deleted...]
-      <c r="B36" s="34" t="s">
+      <c r="C36" s="31"/>
+      <c r="D36"/>
+      <c r="F36"/>
+      <c r="H36" s="33">
+        <f>E25</f>
+        <v>2322678400</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B37" s="31" t="s">
         <v>255</v>
       </c>
-      <c r="C36" s="34"/>
-[...19 lines deleted...]
-      <c r="H37" s="248">
+      <c r="C37" s="31"/>
+      <c r="D37"/>
+      <c r="F37"/>
+      <c r="H37" s="163">
         <f>+H34/H36</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A38" s="60"/>
-[...6 lines deleted...]
-      <c r="H38" s="60"/>
+      <c r="D38"/>
+      <c r="F38"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A39" s="60"/>
-[...6 lines deleted...]
-      <c r="H39" s="60"/>
+      <c r="D39"/>
+      <c r="F39"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A40" s="264" t="s">
-[...7 lines deleted...]
-      <c r="G40" s="60"/>
+      <c r="A40" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40"/>
+      <c r="F40"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
     </row>
     <row r="41" spans="1:9" ht="27" x14ac:dyDescent="0.3">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B41" s="26" t="s">
         <v>249</v>
       </c>
-      <c r="B41" s="29" t="s">
+      <c r="C41" s="26" t="s">
         <v>250</v>
       </c>
-      <c r="C41" s="29" t="s">
+      <c r="D41"/>
+      <c r="F41"/>
+      <c r="H41" s="26" t="s">
         <v>251</v>
       </c>
-      <c r="D41" s="60"/>
-[...6 lines deleted...]
-      <c r="I41" s="60"/>
+      <c r="I41"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A42" s="27"/>
-[...1 lines deleted...]
-      <c r="C42" s="60" t="s">
+      <c r="A42" s="22"/>
+      <c r="C42" t="s">
         <v>22</v>
       </c>
-      <c r="D42" s="60"/>
-[...4 lines deleted...]
-        <f>'2023 Data'!$R$39</f>
+      <c r="D42"/>
+      <c r="F42"/>
+      <c r="H42" s="21">
+        <f>'2024 Data'!$R$39</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A43" s="27"/>
-[...1 lines deleted...]
-      <c r="C43" s="60" t="s">
+      <c r="A43" s="22"/>
+      <c r="C43" t="s">
+        <v>256</v>
+      </c>
+      <c r="D43"/>
+      <c r="F43"/>
+      <c r="H43" s="21">
+        <f>'2024 Data'!$T$39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A44" s="22"/>
+      <c r="C44" t="s">
+        <v>253</v>
+      </c>
+      <c r="D44"/>
+      <c r="F44"/>
+      <c r="H44" s="21">
+        <f>'2024 Data'!$V$39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D45"/>
+      <c r="F45"/>
+      <c r="H45" s="28">
+        <f>SUM(H42:H44)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="E46" s="29"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="30"/>
+      <c r="H46" s="29"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
         <v>257</v>
       </c>
-      <c r="D43" s="60"/>
-[...47 lines deleted...]
-      <c r="B47" s="34" t="s">
+      <c r="C47" s="31"/>
+      <c r="D47" s="39"/>
+      <c r="E47" s="31"/>
+      <c r="F47" s="39"/>
+      <c r="G47" s="32"/>
+      <c r="H47" s="34">
+        <f>E26</f>
+        <v>3641496357</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>255</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="32"/>
+      <c r="H48" s="163">
+        <f>+H45/H47</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="5:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E50" t="s">
         <v>258</v>
       </c>
-      <c r="C47" s="34"/>
-[...29 lines deleted...]
-      <c r="H50" s="38">
+      <c r="H50" s="35">
         <f>H37-H48</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="5:8" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    </row>
+    <row r="51" spans="5:8" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X61"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+    <sheetView topLeftCell="A16" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H39" sqref="H39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="3.6640625" style="69" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="25" max="16384" width="9.109375" style="69"/>
+    <col min="1" max="2" width="3.6640625" customWidth="1"/>
+    <col min="4" max="4" width="23.88671875" customWidth="1"/>
+    <col min="5" max="5" width="5.5546875" customWidth="1"/>
+    <col min="6" max="6" width="22.33203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.5546875" customWidth="1"/>
+    <col min="8" max="8" width="18.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" customWidth="1"/>
+    <col min="10" max="10" width="16" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.44140625" customWidth="1"/>
+    <col min="12" max="12" width="16.5546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="1.6640625" customWidth="1"/>
+    <col min="14" max="14" width="15.44140625" customWidth="1"/>
+    <col min="15" max="15" width="1.6640625" customWidth="1"/>
+    <col min="16" max="16" width="14" customWidth="1"/>
+    <col min="17" max="17" width="1.6640625" customWidth="1"/>
+    <col min="18" max="18" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="1.6640625" customWidth="1"/>
+    <col min="20" max="20" width="11.5546875" customWidth="1"/>
+    <col min="21" max="21" width="1.6640625" customWidth="1"/>
+    <col min="22" max="22" width="12.33203125" customWidth="1"/>
+    <col min="23" max="23" width="1.6640625" customWidth="1"/>
+    <col min="24" max="24" width="14.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="21" x14ac:dyDescent="0.4">
-      <c r="A1" s="69" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="285" t="s">
+      <c r="A1" t="s">
         <v>281</v>
       </c>
-      <c r="G1" s="285"/>
-[...8 lines deleted...]
-      <c r="P1" s="91"/>
+      <c r="F1" s="194" t="s">
+        <v>285</v>
+      </c>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
+      <c r="K1" s="194"/>
+      <c r="L1" s="194"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
     </row>
     <row r="2" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="F2" s="92"/>
-[...5 lines deleted...]
-      <c r="L2" s="92"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
     </row>
     <row r="3" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="F3" s="72" t="s">
-[...3 lines deleted...]
-      <c r="H3" s="72" t="s">
+      <c r="F3" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="72"/>
-      <c r="J3" s="72" t="s">
+      <c r="I3" s="61"/>
+      <c r="J3" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="72"/>
-      <c r="L3" s="72" t="s">
+      <c r="K3" s="61"/>
+      <c r="L3" s="61" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A4" s="93" t="s">
-[...16 lines deleted...]
-      <c r="X4" s="52"/>
+      <c r="A4" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="P4" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="B5" s="83" t="s">
+      <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="94">
+      <c r="F5" s="76">
         <f t="shared" ref="F5:F6" si="0">SUM(H5:L5)</f>
-        <v>45719979439</v>
-[...12 lines deleted...]
-      <c r="P5" s="52" t="s">
+        <v>47302619657</v>
+      </c>
+      <c r="H5" s="76">
+        <v>43968927475</v>
+      </c>
+      <c r="J5" s="76">
+        <v>1072081657</v>
+      </c>
+      <c r="L5" s="76">
+        <v>2261610525</v>
+      </c>
+      <c r="P5" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="52"/>
-[...2 lines deleted...]
-      <c r="T5" s="52"/>
+      <c r="Q5" s="46"/>
+      <c r="R5" s="46"/>
+      <c r="S5" s="46"/>
+      <c r="T5" s="46"/>
     </row>
     <row r="6" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="B6" s="83" t="s">
+      <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="69" t="str">
+      <c r="E6" t="str">
         <f>IF(F5-F6=F7,"","ERROR")</f>
         <v/>
       </c>
-      <c r="F6" s="94">
+      <c r="F6" s="76">
         <f t="shared" si="0"/>
-        <v>41206314259</v>
-[...10 lines deleted...]
-        <v>2235592057</v>
+        <v>43661123300</v>
+      </c>
+      <c r="H6" s="76">
+        <v>40276123118</v>
+      </c>
+      <c r="J6" s="76">
+        <v>995921332</v>
+      </c>
+      <c r="L6" s="76">
+        <v>2389078850</v>
       </c>
     </row>
     <row r="7" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="83" t="s">
+      <c r="B7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="95">
+      <c r="F7" s="77">
         <f>SUM(H7:L7)</f>
-        <v>4513665180</v>
-[...1 lines deleted...]
-      <c r="H7" s="95">
+        <v>3641496357</v>
+      </c>
+      <c r="H7" s="77">
         <f>+H5-H6</f>
-        <v>4614231400</v>
-[...2 lines deleted...]
-      <c r="J7" s="95">
+        <v>3692804357</v>
+      </c>
+      <c r="I7" s="76"/>
+      <c r="J7" s="77">
         <f>+J5-J6</f>
-        <v>-23690797</v>
-[...2 lines deleted...]
-      <c r="L7" s="95">
+        <v>76160325</v>
+      </c>
+      <c r="K7" s="76"/>
+      <c r="L7" s="77">
         <f>+L5-L6</f>
-        <v>-76875423</v>
+        <v>-127468325</v>
       </c>
     </row>
     <row r="8" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="83" t="s">
+      <c r="B8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="96">
+      <c r="F8" s="78">
         <f>F6/F5</f>
-        <v>0.90127587030037548</v>
-[...1 lines deleted...]
-      <c r="H8" s="96" t="s">
+        <v>0.9230170256234187</v>
+      </c>
+      <c r="H8" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="I8" s="97"/>
-      <c r="J8" s="96" t="s">
+      <c r="I8" s="8"/>
+      <c r="J8" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="K8" s="97"/>
-      <c r="L8" s="96" t="s">
+      <c r="K8" s="8"/>
+      <c r="L8" s="78" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="83" t="s">
+      <c r="B10" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="F10" s="79">
+        <f>SUM(H10:L10)</f>
+        <v>570907066</v>
+      </c>
+      <c r="H10" s="79">
+        <v>424437299</v>
+      </c>
+      <c r="J10" s="79">
+        <v>121009053</v>
+      </c>
+      <c r="L10" s="79">
+        <v>25460714</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="F11" s="76"/>
+      <c r="H11" s="76"/>
+      <c r="J11" s="76"/>
+      <c r="L11" s="76"/>
+      <c r="P11" s="4"/>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B12" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="83"/>
-[...22 lines deleted...]
-      <c r="B12" s="83" t="s">
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="76">
+        <f>SUM(H13:L13)</f>
+        <v>371386908</v>
+      </c>
+      <c r="H13" s="76">
+        <v>293839566</v>
+      </c>
+      <c r="J13" s="76">
+        <v>25973550</v>
+      </c>
+      <c r="L13" s="76">
+        <v>51573792</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="76">
+        <f>SUM(H14:L14)</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="76">
+        <v>0</v>
+      </c>
+      <c r="J14" s="76">
+        <v>0</v>
+      </c>
+      <c r="L14" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="76">
+        <f>SUM(H15:L15)</f>
+        <v>2192872880</v>
+      </c>
+      <c r="H15" s="76">
+        <v>2025305534</v>
+      </c>
+      <c r="J15" s="76">
+        <v>51545317</v>
+      </c>
+      <c r="L15" s="76">
+        <v>116022029</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="77">
+        <f>SUM(H16:L16)</f>
+        <v>2564259788</v>
+      </c>
+      <c r="H16" s="77">
+        <f>SUM(H13:H15)</f>
+        <v>2319145100</v>
+      </c>
+      <c r="J16" s="77">
+        <f>SUM(J13:J15)</f>
+        <v>77518867</v>
+      </c>
+      <c r="L16" s="77">
+        <f>SUM(L13:L15)</f>
+        <v>167595821</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="F17" s="76"/>
+      <c r="H17" s="76"/>
+      <c r="J17" s="76"/>
+      <c r="L17" s="76"/>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="C13" s="69" t="s">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C19" t="s">
         <v>10</v>
       </c>
-      <c r="F13" s="94">
-[...14 lines deleted...]
-      <c r="C14" s="69" t="s">
+      <c r="F19" s="76">
+        <f>SUM(H19:L19)</f>
+        <v>2300631</v>
+      </c>
+      <c r="H19" s="76">
+        <v>2294004</v>
+      </c>
+      <c r="J19" s="76">
+        <v>6627</v>
+      </c>
+      <c r="L19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C20" t="s">
         <v>11</v>
       </c>
-      <c r="F14" s="94">
-[...14 lines deleted...]
-      <c r="C15" s="69" t="s">
+      <c r="F20" s="76">
+        <f>SUM(H20:L20)</f>
+        <v>18903742</v>
+      </c>
+      <c r="H20" s="76">
+        <v>51634</v>
+      </c>
+      <c r="J20" s="76">
+        <v>4474980</v>
+      </c>
+      <c r="L20" s="76">
+        <v>14377128</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C21" t="s">
         <v>12</v>
       </c>
-      <c r="F15" s="94">
-[...14 lines deleted...]
-      <c r="C16" s="69" t="s">
+      <c r="F21" s="76">
+        <f>SUM(H21:L21)</f>
+        <v>2141697823</v>
+      </c>
+      <c r="H21" s="76">
+        <v>1979120915</v>
+      </c>
+      <c r="J21" s="76">
+        <v>47624115</v>
+      </c>
+      <c r="L21" s="76">
+        <v>114952793</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="P21" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="195" t="s">
+        <v>16</v>
+      </c>
+      <c r="S21" s="195"/>
+      <c r="T21" s="195"/>
+      <c r="U21" s="195"/>
+      <c r="V21" s="195"/>
+      <c r="W21" s="5"/>
+    </row>
+    <row r="22" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C22" t="s">
         <v>13</v>
       </c>
-      <c r="F16" s="95">
-[...23 lines deleted...]
-      <c r="B18" s="83" t="s">
+      <c r="F22" s="77">
+        <f>SUM(H22:L22)</f>
+        <v>2162902196</v>
+      </c>
+      <c r="H22" s="77">
+        <f>SUM(H19:H21)</f>
+        <v>1981466553</v>
+      </c>
+      <c r="J22" s="77">
+        <f>SUM(J19:J21)</f>
+        <v>52105722</v>
+      </c>
+      <c r="L22" s="77">
+        <f>SUM(L19:L21)</f>
+        <v>129329921</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="P22" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q22" s="4"/>
+      <c r="R22" s="4"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="U22" s="4"/>
+      <c r="V22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="W22" s="4"/>
+    </row>
+    <row r="23" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="N23" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="P23" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="R23" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="T23" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="V23" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="X23" s="64" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="F24" s="76">
+        <f>SUM(H24:L24)</f>
+        <v>0</v>
+      </c>
+      <c r="G24" s="76"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="96"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="96"/>
+      <c r="L24" s="181"/>
+      <c r="N24" s="16">
+        <f>SUM(H24:L24)</f>
+        <v>0</v>
+      </c>
+      <c r="P24" s="45">
+        <f>SUM(R24:V24)</f>
+        <v>0</v>
+      </c>
+      <c r="R24" s="130"/>
+      <c r="S24" s="76"/>
+      <c r="T24" s="130"/>
+      <c r="U24" s="76"/>
+      <c r="V24" s="130"/>
+      <c r="X24" s="16">
+        <f>N24-P24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A26" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" s="76">
+        <f>SUM(H26:L26)</f>
+        <v>941328568</v>
+      </c>
+      <c r="H26" s="76">
+        <v>883342240</v>
+      </c>
+      <c r="I26" s="76"/>
+      <c r="J26" s="76">
+        <v>13275003</v>
+      </c>
+      <c r="K26" s="76"/>
+      <c r="L26" s="76">
+        <v>44711325</v>
+      </c>
+      <c r="N26" s="5"/>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C27" t="s">
+        <v>28</v>
+      </c>
+      <c r="N27" s="45"/>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B28" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="H28" s="70">
+        <f>H24/H26</f>
+        <v>0</v>
+      </c>
+      <c r="J28" s="70">
+        <f>J24/J26</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="70">
+        <f>L24/L26</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="71"/>
+      <c r="H29" s="131"/>
+      <c r="J29" s="131"/>
+      <c r="L29" s="131"/>
+    </row>
+    <row r="30" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="F30" s="71"/>
+      <c r="H30" s="72">
+        <f>H28-H29</f>
+        <v>0</v>
+      </c>
+      <c r="J30" s="72">
+        <f>J28-J29</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="72">
+        <f>L28-L29</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" ht="21.6" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="F31" s="206" t="str">
+        <f>+F1</f>
+        <v>IPERS June 30, 2024 Collective Pension Amounts</v>
+      </c>
+      <c r="G31" s="206"/>
+      <c r="H31" s="206"/>
+      <c r="I31" s="206"/>
+      <c r="J31" s="206"/>
+      <c r="K31" s="206"/>
+      <c r="L31" s="206"/>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A32" s="5" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="C19" s="69" t="s">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B33" t="s">
+        <v>32</v>
+      </c>
+      <c r="F33" s="76">
+        <f>SUM(H33:L33)</f>
+        <v>9438183241</v>
+      </c>
+      <c r="H33" s="76">
+        <v>9062075745</v>
+      </c>
+      <c r="I33" s="76"/>
+      <c r="J33" s="76">
+        <v>220086661</v>
+      </c>
+      <c r="K33" s="76"/>
+      <c r="L33" s="76">
+        <v>156020835</v>
+      </c>
+      <c r="N33" s="45"/>
+      <c r="X33" s="45"/>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F34" s="76">
+        <f>SUM(H34:L34)</f>
+        <v>3641496357</v>
+      </c>
+      <c r="H34" s="76">
+        <v>3692804357</v>
+      </c>
+      <c r="I34" s="76"/>
+      <c r="J34" s="76">
+        <v>76160325</v>
+      </c>
+      <c r="K34" s="76"/>
+      <c r="L34" s="76">
+        <v>-127468325</v>
+      </c>
+      <c r="N34" s="45"/>
+      <c r="X34" s="45"/>
+    </row>
+    <row r="35" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B35" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35" s="76">
+        <f>SUM(H35:L35)</f>
+        <v>-1212589404</v>
+      </c>
+      <c r="H35" s="76">
+        <v>-803988668</v>
+      </c>
+      <c r="I35" s="76"/>
+      <c r="J35" s="76">
+        <v>-43479957</v>
+      </c>
+      <c r="K35" s="76"/>
+      <c r="L35" s="76">
+        <v>-365120779</v>
+      </c>
+      <c r="N35" s="45"/>
+      <c r="X35" s="45"/>
+    </row>
+    <row r="37" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A37" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H38" s="45">
+        <f>H28*H33</f>
+        <v>0</v>
+      </c>
+      <c r="J38" s="80">
+        <f>J28*J33</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="8"/>
+      <c r="L38" s="80">
+        <f>L28*L33</f>
+        <v>0</v>
+      </c>
+      <c r="N38" s="45">
+        <f>SUM(H38:L38)</f>
+        <v>0</v>
+      </c>
+      <c r="P38" s="45">
+        <f>R38+T38+V38</f>
+        <v>0</v>
+      </c>
+      <c r="R38" s="130"/>
+      <c r="T38" s="130"/>
+      <c r="V38" s="130"/>
+      <c r="X38" s="45">
+        <f>N38-P38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B39" t="s">
+        <v>33</v>
+      </c>
+      <c r="H39" s="45">
+        <f>H28*H7</f>
+        <v>0</v>
+      </c>
+      <c r="J39" s="80">
+        <f>J28*J7</f>
+        <v>0</v>
+      </c>
+      <c r="K39" s="8"/>
+      <c r="L39" s="80">
+        <f>L28*L7</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="45">
+        <f>SUM(H39:L39)</f>
+        <v>0</v>
+      </c>
+      <c r="P39" s="45">
+        <f>R39+T39+V39</f>
+        <v>0</v>
+      </c>
+      <c r="R39" s="130"/>
+      <c r="T39" s="130"/>
+      <c r="V39" s="130"/>
+      <c r="X39" s="45">
+        <f>N39-P39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B40" t="s">
+        <v>34</v>
+      </c>
+      <c r="H40" s="45">
+        <f>H28*H35</f>
+        <v>0</v>
+      </c>
+      <c r="J40" s="80">
+        <f>J28*J35</f>
+        <v>0</v>
+      </c>
+      <c r="K40" s="8"/>
+      <c r="L40" s="80">
+        <f>L28*L35</f>
+        <v>0</v>
+      </c>
+      <c r="N40" s="45">
+        <f>SUM(H40:L40)</f>
+        <v>0</v>
+      </c>
+      <c r="P40" s="45">
+        <f>R40+T40+V40</f>
+        <v>0</v>
+      </c>
+      <c r="R40" s="130"/>
+      <c r="T40" s="130"/>
+      <c r="V40" s="130"/>
+      <c r="X40" s="45">
+        <f>N40-P40</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="X41" s="45"/>
+    </row>
+    <row r="42" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A42" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="X42" s="45"/>
+    </row>
+    <row r="43" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C43" t="s">
         <v>10</v>
       </c>
-      <c r="F19" s="94">
-[...14 lines deleted...]
-      <c r="C20" s="69" t="s">
+      <c r="H43" s="45">
+        <f>H28*H13</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="80">
+        <f>J28*J13</f>
+        <v>0</v>
+      </c>
+      <c r="K43" s="81"/>
+      <c r="L43" s="80">
+        <f>L28*L13</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="80">
+        <f>SUM(H43:L43)</f>
+        <v>0</v>
+      </c>
+      <c r="P43" s="45">
+        <f>R43+T43+V43</f>
+        <v>0</v>
+      </c>
+      <c r="R43" s="130"/>
+      <c r="T43" s="130"/>
+      <c r="V43" s="130"/>
+      <c r="X43" s="45">
+        <f>N43-P43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C44" t="s">
         <v>11</v>
       </c>
-      <c r="F20" s="94">
-[...14 lines deleted...]
-      <c r="C21" s="69" t="s">
+      <c r="H44" s="45">
+        <f>H28*H14</f>
+        <v>0</v>
+      </c>
+      <c r="J44" s="80">
+        <f>J28*J14</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="81"/>
+      <c r="L44" s="80">
+        <f>L28*L14</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="80">
+        <f>SUM(H44:L44)</f>
+        <v>0</v>
+      </c>
+      <c r="P44" s="45">
+        <f>R44+T44+V44</f>
+        <v>0</v>
+      </c>
+      <c r="R44" s="130"/>
+      <c r="T44" s="130"/>
+      <c r="V44" s="130"/>
+      <c r="X44" s="45">
+        <f>N44-P44</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C45" t="s">
         <v>12</v>
       </c>
-      <c r="F21" s="94">
-[...405 lines deleted...]
-      <c r="C43" s="69" t="s">
+      <c r="H45" s="45">
+        <f>H28*H15</f>
+        <v>0</v>
+      </c>
+      <c r="J45" s="80">
+        <f>J28*J15</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="81"/>
+      <c r="L45" s="80">
+        <f>L28*L15</f>
+        <v>0</v>
+      </c>
+      <c r="N45" s="80">
+        <f>SUM(H45:L45)</f>
+        <v>0</v>
+      </c>
+      <c r="P45" s="45">
+        <f>R45+T45+V45</f>
+        <v>0</v>
+      </c>
+      <c r="R45" s="130"/>
+      <c r="T45" s="130"/>
+      <c r="V45" s="130"/>
+      <c r="X45" s="82">
+        <f>N45-P45</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="H46" s="16">
+        <f>SUM(H43:H45)</f>
+        <v>0</v>
+      </c>
+      <c r="J46" s="83">
+        <f>SUM(J43:J45)</f>
+        <v>0</v>
+      </c>
+      <c r="K46" s="81"/>
+      <c r="L46" s="83">
+        <f>SUM(L43:L45)</f>
+        <v>0</v>
+      </c>
+      <c r="N46" s="83">
+        <f>SUM(H46:L46)</f>
+        <v>0</v>
+      </c>
+      <c r="P46" s="45">
+        <f>R46+T46+V46</f>
+        <v>0</v>
+      </c>
+      <c r="R46" s="47">
+        <f>SUM(R43:R45)</f>
+        <v>0</v>
+      </c>
+      <c r="T46" s="47">
+        <f>SUM(T43:T45)</f>
+        <v>0</v>
+      </c>
+      <c r="V46" s="157">
+        <f>SUM(V43:V45)</f>
+        <v>0</v>
+      </c>
+      <c r="X46" s="16">
+        <f>N46-P46</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="J47" s="8"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="N47" s="8"/>
+      <c r="X47" s="45"/>
+    </row>
+    <row r="48" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A48" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="8"/>
+      <c r="N48" s="8"/>
+      <c r="X48" s="45"/>
+    </row>
+    <row r="49" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C49" t="s">
         <v>10</v>
       </c>
-      <c r="H43" s="84">
-[...29 lines deleted...]
-      <c r="C44" s="69" t="s">
+      <c r="H49" s="84">
+        <f>H28*H19</f>
+        <v>0</v>
+      </c>
+      <c r="I49" s="84"/>
+      <c r="J49" s="85">
+        <f>J28*J19</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="85"/>
+      <c r="L49" s="85">
+        <f>L28*L19</f>
+        <v>0</v>
+      </c>
+      <c r="N49" s="85">
+        <f>SUM(H49:L49)</f>
+        <v>0</v>
+      </c>
+      <c r="P49" s="45">
+        <f>R49+T49+V49</f>
+        <v>0</v>
+      </c>
+      <c r="R49" s="130"/>
+      <c r="T49" s="130"/>
+      <c r="V49" s="130"/>
+      <c r="X49" s="45">
+        <f>N49-P49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C50" t="s">
         <v>11</v>
       </c>
-      <c r="H44" s="84">
-[...29 lines deleted...]
-      <c r="C45" s="69" t="s">
+      <c r="H50" s="84">
+        <f>H28*H20</f>
+        <v>0</v>
+      </c>
+      <c r="I50" s="84"/>
+      <c r="J50" s="85">
+        <f>J28*J20</f>
+        <v>0</v>
+      </c>
+      <c r="K50" s="85"/>
+      <c r="L50" s="85">
+        <f>L28*L20</f>
+        <v>0</v>
+      </c>
+      <c r="N50" s="85">
+        <f>SUM(H50:L50)</f>
+        <v>0</v>
+      </c>
+      <c r="P50" s="45">
+        <f>R50+T50+V50</f>
+        <v>0</v>
+      </c>
+      <c r="R50" s="130"/>
+      <c r="T50" s="130"/>
+      <c r="V50" s="130"/>
+      <c r="X50" s="45">
+        <f>N50-P50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="C51" t="s">
         <v>12</v>
       </c>
-      <c r="H45" s="84">
-[...29 lines deleted...]
-      <c r="C46" s="69" t="s">
+      <c r="H51" s="84">
+        <f>H28*H21</f>
+        <v>0</v>
+      </c>
+      <c r="I51" s="84"/>
+      <c r="J51" s="85">
+        <f>J28*J21</f>
+        <v>0</v>
+      </c>
+      <c r="K51" s="85"/>
+      <c r="L51" s="85">
+        <f>L28*L21</f>
+        <v>0</v>
+      </c>
+      <c r="N51" s="85">
+        <f>SUM(H51:L51)</f>
+        <v>0</v>
+      </c>
+      <c r="P51" s="45">
+        <f>R51+T51+V51</f>
+        <v>0</v>
+      </c>
+      <c r="R51" s="130"/>
+      <c r="T51" s="130"/>
+      <c r="V51" s="130"/>
+      <c r="X51" s="45">
+        <f>N51-P51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C52" t="s">
         <v>37</v>
       </c>
-      <c r="H46" s="101">
-[...160 lines deleted...]
-      <c r="H52" s="101">
+      <c r="H52" s="16">
         <f>SUM(H49:H51)</f>
         <v>0</v>
       </c>
-      <c r="J52" s="101">
+      <c r="J52" s="16">
         <f>SUM(J49:J51)</f>
         <v>0</v>
       </c>
-      <c r="L52" s="101">
+      <c r="L52" s="16">
         <f>SUM(L49:L51)</f>
         <v>0</v>
       </c>
-      <c r="N52" s="101">
+      <c r="N52" s="16">
         <f>SUM(H52:L52)</f>
         <v>0</v>
       </c>
-      <c r="P52" s="84">
+      <c r="P52" s="45">
         <f>R52+T52+V52</f>
         <v>0</v>
       </c>
-      <c r="R52" s="53">
+      <c r="R52" s="47">
         <f>SUM(R49:R51)</f>
         <v>0</v>
       </c>
-      <c r="T52" s="54">
+      <c r="T52" s="48">
         <f>SUM(T49:T51)</f>
         <v>0</v>
       </c>
-      <c r="V52" s="53">
+      <c r="V52" s="47">
         <f>SUM(V49:V51)</f>
         <v>0</v>
       </c>
-      <c r="X52" s="101">
+      <c r="X52" s="16">
         <f>N52-P52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="X53" s="84"/>
+      <c r="X53" s="45"/>
     </row>
     <row r="54" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="83" t="s">
+      <c r="A54" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="H54" s="101">
+      <c r="H54" s="16">
         <f>H28*H10</f>
         <v>0</v>
       </c>
-      <c r="I54" s="84"/>
-      <c r="J54" s="101">
+      <c r="I54" s="45"/>
+      <c r="J54" s="16">
         <f>J28*J10</f>
         <v>0</v>
       </c>
-      <c r="K54" s="84"/>
-      <c r="L54" s="101">
+      <c r="K54" s="45"/>
+      <c r="L54" s="16">
         <f>L28*L10</f>
         <v>0</v>
       </c>
-      <c r="M54" s="84"/>
-      <c r="N54" s="101">
+      <c r="M54" s="45"/>
+      <c r="N54" s="16">
         <f>SUM(H54:L54)</f>
         <v>0</v>
       </c>
-      <c r="P54" s="84">
+      <c r="P54" s="45">
         <f>R54+T54+V54</f>
         <v>0</v>
       </c>
-      <c r="R54" s="210"/>
-[...2 lines deleted...]
-      <c r="X54" s="101">
+      <c r="R54" s="130"/>
+      <c r="T54" s="130"/>
+      <c r="V54" s="130"/>
+      <c r="X54" s="16">
         <f>N54-P54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C55" s="69" t="s">
+      <c r="C55" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="57" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="83" t="s">
+      <c r="A57" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="E57" s="250">
-[...2 lines deleted...]
-      <c r="F57" s="69" t="s">
+      <c r="E57" s="164">
+        <v>5.36</v>
+      </c>
+      <c r="F57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:24" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="59" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A59" s="69" t="s">
+      <c r="A59" t="s">
         <v>27</v>
       </c>
-      <c r="B59" s="69" t="s">
-        <v>44</v>
+      <c r="B59" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="61" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A61" s="93"/>
-[...3 lines deleted...]
-      <c r="E61" s="93"/>
+      <c r="A61" s="6"/>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="F1:L1"/>
     <mergeCell ref="R21:V21"/>
-    <mergeCell ref="F31:L31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="55" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P144"/>
   <sheetViews>
-    <sheetView topLeftCell="A66" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="87" workbookViewId="0">
-      <selection activeCell="H98" sqref="H98"/>
+    <sheetView topLeftCell="A108" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="87" workbookViewId="0">
+      <selection activeCell="A130" sqref="A130:G130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" style="69" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="16" max="16384" width="9.109375" style="69"/>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" customWidth="1"/>
+    <col min="6" max="6" width="5.44140625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="17.88671875" customWidth="1"/>
+    <col min="8" max="8" width="18.5546875" customWidth="1"/>
+    <col min="9" max="9" width="5.44140625" style="13" customWidth="1"/>
+    <col min="10" max="10" width="18" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" customWidth="1"/>
+    <col min="12" max="12" width="18.44140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.88671875" customWidth="1"/>
+    <col min="15" max="15" width="15.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="109" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="111"/>
+      <c r="A1" s="86" t="s">
+        <v>265</v>
+      </c>
+      <c r="G1" s="24"/>
     </row>
     <row r="2" spans="1:13" ht="18" x14ac:dyDescent="0.35">
-      <c r="A2" s="109"/>
+      <c r="A2" s="86"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A3" s="112" t="s">
+      <c r="A3" s="87" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L4" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="112"/>
-[...8 lines deleted...]
-      <c r="L4" s="99" t="s">
+      <c r="M4" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="99" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="83" t="s">
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="83"/>
-[...5 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="M5" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M5" s="99" t="s">
+    </row>
+    <row r="6" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="J6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="K6" s="4"/>
+      <c r="L6" s="64" t="s">
         <v>54</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="L6" s="244" t="s">
+      <c r="M6" s="64" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" t="s">
+        <v>297</v>
+      </c>
+      <c r="J7" s="89">
+        <f>'2024 Data'!$H$7</f>
+        <v>3692804357</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C8" t="s">
         <v>55</v>
       </c>
-      <c r="M6" s="244" t="s">
+      <c r="J8" s="73"/>
+      <c r="L8" s="89">
+        <f>'2024 Data'!H13</f>
+        <v>293839566</v>
+      </c>
+      <c r="M8" s="89">
+        <f>'2024 Data'!H19</f>
+        <v>2294004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9" s="73"/>
+      <c r="L9" s="89">
+        <f>'2024 Data'!H14</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="89">
+        <f>'2024 Data'!H20</f>
+        <v>51634</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" s="73"/>
+      <c r="L10" s="90">
+        <f>'2024 Data'!H15</f>
+        <v>2025305534</v>
+      </c>
+      <c r="M10" s="90">
+        <f>'2024 Data'!H21</f>
+        <v>1979120915</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C11" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="73"/>
+      <c r="L11" s="77">
+        <f>SUM(L8:L10)</f>
+        <v>2319145100</v>
+      </c>
+      <c r="M11" s="77">
+        <f>SUM(M8:M10)</f>
+        <v>1981466553</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J12" s="76"/>
+      <c r="K12" s="91"/>
+      <c r="L12" s="76"/>
+      <c r="M12" s="76"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="92">
+        <f>'2024 Data'!$H$29</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="84">
+        <f>J7*G13</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="89">
+        <f>'2024 Data'!$R$39</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="91"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="C8" s="69" t="s">
+      <c r="K14" s="91"/>
+      <c r="L14" s="89">
+        <f>'2024 Data'!R43</f>
+        <v>0</v>
+      </c>
+      <c r="M14" s="89">
+        <f>'2024 Data'!R49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="89"/>
-[...10 lines deleted...]
-      <c r="C9" s="69" t="s">
+      <c r="H15" s="45"/>
+      <c r="K15" s="91"/>
+      <c r="L15" s="89">
+        <f>'2024 Data'!R44</f>
+        <v>0</v>
+      </c>
+      <c r="M15" s="89">
+        <f>'2024 Data'!R50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="J9" s="89"/>
-[...50 lines deleted...]
-      <c r="B13" s="69" t="s">
+      <c r="H16" s="45"/>
+      <c r="K16" s="91"/>
+      <c r="L16" s="90">
+        <f>'2024 Data'!R45</f>
+        <v>0</v>
+      </c>
+      <c r="M16" s="90">
+        <f>'2024 Data'!R51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C17" t="s">
         <v>62</v>
       </c>
-      <c r="G13" s="118">
-[...58 lines deleted...]
-      <c r="C17" s="69" t="s">
+      <c r="G17" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="G17" s="110" t="s">
+      <c r="H17" s="8"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="91"/>
+      <c r="L17" s="93">
+        <f>SUM(L14:L16)</f>
+        <v>0</v>
+      </c>
+      <c r="M17" s="93">
+        <f>SUM(M14:M16)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B18" t="s">
         <v>64</v>
       </c>
-      <c r="H17" s="97"/>
-[...12 lines deleted...]
-      <c r="B18" s="69" t="s">
+      <c r="G18" s="92">
+        <f>'2025 Data'!$H$29</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="13"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="91"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="H19" s="94"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="91"/>
+      <c r="L19" s="76"/>
+      <c r="M19" s="76"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="G18" s="118">
-[...17 lines deleted...]
-      <c r="A20" s="83" t="s">
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="4"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B21" s="95" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="83"/>
-[...5 lines deleted...]
-      <c r="B21" s="122" t="s">
+      <c r="C21" s="95"/>
+      <c r="D21" s="95"/>
+      <c r="E21" s="95"/>
+      <c r="F21" s="64"/>
+      <c r="L21" s="76"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="4"/>
+      <c r="H22" s="18"/>
+    </row>
+    <row r="23" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" t="s">
         <v>67</v>
       </c>
-      <c r="C21" s="122"/>
-[...14 lines deleted...]
-      <c r="B23" s="69" t="s">
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="4"/>
+      <c r="L23" s="188">
+        <f>'2025 Data'!$H$26</f>
+        <v>928744185</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="4"/>
+      <c r="N24" s="96"/>
+    </row>
+    <row r="25" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B25" t="s">
         <v>68</v>
       </c>
-      <c r="G23" s="83"/>
-[...14 lines deleted...]
-      <c r="B25" s="69" t="s">
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="4"/>
+    </row>
+    <row r="26" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B26" t="s">
         <v>69</v>
       </c>
-      <c r="G25" s="83"/>
-[...4 lines deleted...]
-      <c r="B26" s="69" t="s">
+      <c r="D26" t="s">
         <v>70</v>
       </c>
-      <c r="D26" s="69" t="s">
-[...2 lines deleted...]
-      <c r="L26" s="114">
+      <c r="L26" s="89">
         <f>L23*G18</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="28" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B28" s="69" t="s">
+      <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="L28" s="89">
+        <f>'2025 Data'!$R$24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="L28" s="114">
-[...13 lines deleted...]
-      <c r="L30" s="95">
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="5"/>
+      <c r="L30" s="77">
         <f>L26-L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="33" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A33" s="125" t="s">
+      <c r="A33" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="J33" s="195" t="s">
         <v>74</v>
       </c>
-      <c r="J33" s="286" t="s">
+      <c r="K33" s="195"/>
+      <c r="L33" s="195"/>
+      <c r="N33" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="K33" s="286"/>
-[...1 lines deleted...]
-      <c r="N33" s="122" t="s">
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J34" s="165">
+        <v>45473</v>
+      </c>
+      <c r="K34" s="165"/>
+      <c r="L34" s="165">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J35" s="97">
+        <f>G13</f>
+        <v>0</v>
+      </c>
+      <c r="K35" s="98"/>
+      <c r="L35" s="97">
+        <f>G18</f>
+        <v>0</v>
+      </c>
+      <c r="N35" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="O33" s="126"/>
-[...6 lines deleted...]
-      <c r="L34" s="251">
+      <c r="O35" s="13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="J36" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="K36" s="64"/>
+      <c r="L36" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="N36" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="O36" s="42" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" t="s">
+        <v>82</v>
+      </c>
+      <c r="J37" s="76">
+        <f>L14</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="89">
+        <f>'2025 Data'!R43</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="76">
+        <f>L37-J37</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" t="s">
+        <v>83</v>
+      </c>
+      <c r="J38" s="76">
+        <f>L15</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="89">
+        <f>'2025 Data'!R44</f>
+        <v>0</v>
+      </c>
+      <c r="N38" s="76">
+        <f>L38-J38</f>
+        <v>0</v>
+      </c>
+      <c r="O38" s="76"/>
+    </row>
+    <row r="39" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B39" t="s">
+        <v>84</v>
+      </c>
+      <c r="J39" s="76">
+        <f>L16</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="89">
+        <f>'2025 Data'!R45</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="76">
+        <f>L39-J39</f>
+        <v>0</v>
+      </c>
+      <c r="O39" s="76"/>
+    </row>
+    <row r="40" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="94" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="94"/>
+      <c r="N40" s="76"/>
+      <c r="O40" s="76"/>
+    </row>
+    <row r="41" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B41" t="s">
+        <v>82</v>
+      </c>
+      <c r="J41" s="76">
+        <f>M14</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="89">
+        <f>'2025 Data'!R49</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="76"/>
+      <c r="O41" s="76">
+        <f>L41-J41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B42" t="s">
+        <v>83</v>
+      </c>
+      <c r="J42" s="76">
+        <f>M15</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="89">
+        <f>'2025 Data'!R50</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="76"/>
+      <c r="O42" s="76">
+        <f>L42-J42</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B43" t="s">
+        <v>84</v>
+      </c>
+      <c r="J43" s="76">
+        <f>M16</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="89">
+        <f>'2025 Data'!R51</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="76"/>
+      <c r="O43" s="76">
+        <f>L43-J43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="N44" s="76"/>
+      <c r="O44" s="76"/>
+    </row>
+    <row r="45" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="94" t="s">
+        <v>7</v>
+      </c>
+      <c r="J45" s="76">
+        <f>J13</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="91"/>
+      <c r="L45" s="89">
+        <f>'2025 Data'!$R$39</f>
+        <v>0</v>
+      </c>
+      <c r="O45" s="76">
+        <f>(L45-J45)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="94"/>
+      <c r="E46" s="13"/>
+      <c r="H46" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="N46" s="76"/>
+      <c r="O46" s="76"/>
+    </row>
+    <row r="47" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="94" t="s">
+        <v>87</v>
+      </c>
+      <c r="E47" s="89">
+        <f>'2025 Data'!$H$10</f>
+        <v>-50798312</v>
+      </c>
+      <c r="G47" t="s">
+        <v>88</v>
+      </c>
+      <c r="H47" s="89">
+        <f>'2025 Data'!$H$54</f>
+        <v>0</v>
+      </c>
+      <c r="J47" s="97">
+        <f>G18</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="99"/>
+      <c r="L47" s="79">
+        <f>ROUND(E47*J47,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="76"/>
+      <c r="O47" s="76"/>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A48" s="94"/>
+      <c r="E48" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H48" s="13"/>
+      <c r="J48" s="97" t="s">
+        <v>90</v>
+      </c>
+      <c r="L48" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="M48" s="45"/>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A49" s="94"/>
+      <c r="E49" s="13"/>
+      <c r="H49" s="13"/>
+      <c r="J49" s="97"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="45"/>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A50" s="94"/>
+      <c r="E50" s="13"/>
+      <c r="H50" s="13"/>
+      <c r="J50" s="97"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="45"/>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A51" s="94"/>
+      <c r="E51" s="13"/>
+      <c r="H51" s="13"/>
+      <c r="J51" s="97"/>
+      <c r="L51" s="13"/>
+      <c r="M51" s="45"/>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A54" s="6" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B55" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J56" s="195" t="s">
+        <v>74</v>
+      </c>
+      <c r="K56" s="195"/>
+      <c r="L56" s="195"/>
+      <c r="N56" s="95" t="s">
+        <v>75</v>
+      </c>
+      <c r="O56" s="7"/>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H57" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="J57" s="165">
+        <f>+J34</f>
         <v>45473</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="J35" s="127">
+      <c r="K57" s="165"/>
+      <c r="L57" s="165">
+        <f>+L34</f>
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H58" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="J58" s="97">
         <f>G13</f>
         <v>0</v>
       </c>
-      <c r="K35" s="128"/>
-[...4 lines deleted...]
-      <c r="N35" s="110" t="s">
+      <c r="K58" s="98"/>
+      <c r="L58" s="97">
+        <f>L35</f>
+        <v>0</v>
+      </c>
+      <c r="N58" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="O58" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="O35" s="110" t="s">
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H59" s="182">
+        <f>+J34</f>
+        <v>45473</v>
+      </c>
+      <c r="J59" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="K59" s="64"/>
+      <c r="L59" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="N59" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="O59" s="42" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B61" t="s">
+        <v>45</v>
+      </c>
+      <c r="H61" s="76">
+        <f>L11</f>
+        <v>2319145100</v>
+      </c>
+      <c r="J61" s="45">
+        <f>ROUND(H61*J58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="100"/>
+      <c r="L61" s="45">
+        <f>ROUND(H61*L58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N61" s="45">
+        <f>L61-J61</f>
+        <v>0</v>
+      </c>
+      <c r="O61" s="45"/>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H62" s="76"/>
+      <c r="J62" s="45"/>
+      <c r="K62" s="100"/>
+      <c r="L62" s="45"/>
+      <c r="N62" s="14"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B63" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" s="76">
+        <f>M11</f>
+        <v>1981466553</v>
+      </c>
+      <c r="J63" s="45">
+        <f>ROUND(H63*J58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="100"/>
+      <c r="L63" s="45">
+        <f>ROUND(H63*L58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O63" s="45">
+        <f>L63-J63</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J64" s="45"/>
+      <c r="K64" s="100"/>
+      <c r="L64" s="45"/>
+      <c r="N64" s="14"/>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B65" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" s="45">
+        <f>J7</f>
+        <v>3692804357</v>
+      </c>
+      <c r="J65" s="45">
+        <f>ROUND(H65*J58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="100"/>
+      <c r="L65" s="45">
+        <f>ROUND(H65*L58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N65" s="7"/>
+      <c r="O65" s="82">
+        <f>L65-J65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C67" t="s">
+        <v>94</v>
+      </c>
+      <c r="N67" s="73">
+        <f>SUM(N61:N65)</f>
+        <v>0</v>
+      </c>
+      <c r="O67" s="73">
+        <f>SUM(O61:O65)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C69" t="s">
+        <v>95</v>
+      </c>
+      <c r="H69" s="5"/>
+      <c r="N69" s="45">
+        <f>+O67-N67</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C70" t="s">
+        <v>96</v>
+      </c>
+      <c r="N70" s="101"/>
+      <c r="O70" s="101"/>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="N71" s="76"/>
+      <c r="O71" s="76"/>
+    </row>
+    <row r="72" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C72" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D72" s="5"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="5"/>
+      <c r="N72" s="79">
+        <f>N67+N69</f>
+        <v>0</v>
+      </c>
+      <c r="O72" s="79">
+        <f>O67+O69</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="J73" s="4" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J74" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="K74" s="4"/>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A75" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J75" s="167">
+        <f>+L34</f>
+        <v>45838</v>
+      </c>
+      <c r="K75" s="4"/>
+      <c r="L75" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B76" t="s">
+        <v>100</v>
+      </c>
+      <c r="J76" s="97">
+        <f>L35</f>
+        <v>0</v>
+      </c>
+      <c r="K76" s="102"/>
+      <c r="L76" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H77" s="95" t="s">
+        <v>102</v>
+      </c>
+      <c r="J77" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="K77" s="64"/>
+      <c r="L77" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="N77" s="64" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B78" t="s">
+        <v>103</v>
+      </c>
+      <c r="H78" s="134">
+        <v>927923542</v>
+      </c>
+      <c r="J78" s="45">
+        <f>ROUND(H78*J76,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K78" s="100"/>
+      <c r="L78" s="76">
+        <f>+L28</f>
+        <v>0</v>
+      </c>
+      <c r="N78" s="45">
+        <f>ROUND(L78-J78,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B79" t="s">
+        <v>308</v>
+      </c>
+      <c r="H79" s="45"/>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B80" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B81" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A82" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="4" t="s">
         <v>78</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="B39" s="69" t="s">
+      <c r="J82" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="K82" s="4"/>
+      <c r="L82" s="4" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A83" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="C83" s="5"/>
+      <c r="D83" s="5"/>
+      <c r="E83" s="5"/>
+      <c r="F83" s="4"/>
+      <c r="G83" s="5"/>
+      <c r="H83" s="64" t="s">
+        <v>109</v>
+      </c>
+      <c r="J83" s="64" t="s">
+        <v>110</v>
+      </c>
+      <c r="K83" s="64"/>
+      <c r="L83" s="64" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="C84" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="I85" s="4"/>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B86" t="s">
+        <v>113</v>
+      </c>
+      <c r="H86" s="57">
+        <f>J86-L86</f>
+        <v>0</v>
+      </c>
+      <c r="I86" s="19"/>
+      <c r="J86" s="57">
+        <f>$N$69</f>
+        <v>0</v>
+      </c>
+      <c r="K86" s="58"/>
+      <c r="L86" s="57">
+        <f>ROUND(N69/H94,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H87" s="57"/>
+      <c r="I87" s="103"/>
+      <c r="J87" s="57"/>
+      <c r="K87" s="58"/>
+      <c r="L87" s="9"/>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B88" t="s">
+        <v>114</v>
+      </c>
+      <c r="H88" s="104">
+        <f>+N78-L88</f>
+        <v>0</v>
+      </c>
+      <c r="I88" s="103"/>
+      <c r="J88" s="104">
+        <f>$N$78</f>
+        <v>0</v>
+      </c>
+      <c r="K88" s="105"/>
+      <c r="L88" s="104">
+        <f>ROUND(+N78/H94,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H89" s="57"/>
+      <c r="I89" s="58"/>
+      <c r="J89" s="57"/>
+      <c r="K89" s="58"/>
+    </row>
+    <row r="90" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C90" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H90" s="106">
+        <f>H86+H88</f>
+        <v>0</v>
+      </c>
+      <c r="I90" s="58"/>
+      <c r="J90" s="106">
+        <f>J86+J88</f>
+        <v>0</v>
+      </c>
+      <c r="K90" s="107"/>
+      <c r="L90" s="106">
+        <f>L86+L88</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="H91" s="14"/>
+      <c r="I91" s="108"/>
+      <c r="J91" s="14"/>
+      <c r="K91" s="109"/>
+      <c r="L91" s="14"/>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H92" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="I92" s="4"/>
+      <c r="L92" s="8" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H93" s="14"/>
+      <c r="I93" s="109"/>
+      <c r="J93" s="14"/>
+      <c r="K93" s="109"/>
+      <c r="L93" s="14"/>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B94" t="s">
+        <v>118</v>
+      </c>
+      <c r="H94" s="166">
+        <f>'2025 Data'!$E$57</f>
+        <v>5.35</v>
+      </c>
+      <c r="J94" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="K94" s="109"/>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H95" s="109"/>
+      <c r="J95" s="14"/>
+      <c r="K95" s="109"/>
+      <c r="L95" s="14"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J96" s="14"/>
+      <c r="K96" s="109"/>
+      <c r="L96" s="14"/>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J97" s="14"/>
+      <c r="K97" s="109"/>
+      <c r="L97" s="14"/>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J98" s="14"/>
+      <c r="K98" s="109"/>
+      <c r="L98" s="14"/>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J99" s="14"/>
+      <c r="K99" s="109"/>
+      <c r="L99" s="14"/>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J100" s="14"/>
+      <c r="K100" s="109"/>
+      <c r="L100" s="14"/>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J101" s="14"/>
+      <c r="K101" s="109"/>
+      <c r="L101" s="14"/>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J102" s="14"/>
+      <c r="K102" s="109"/>
+      <c r="L102" s="14"/>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J103" s="14"/>
+      <c r="K103" s="109"/>
+      <c r="L103" s="14"/>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J104" s="14"/>
+      <c r="K104" s="109"/>
+      <c r="L104" s="14"/>
+    </row>
+    <row r="105" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J105" s="14"/>
+      <c r="K105" s="109"/>
+      <c r="L105" s="14"/>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J106" s="14"/>
+      <c r="K106" s="109"/>
+      <c r="L106" s="14"/>
+    </row>
+    <row r="107" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J107" s="14"/>
+      <c r="K107" s="109"/>
+      <c r="L107" s="14"/>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J108" s="14"/>
+      <c r="K108" s="109"/>
+      <c r="L108" s="14"/>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J109" s="14"/>
+      <c r="K109" s="109"/>
+      <c r="L109" s="14"/>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J110" s="14"/>
+      <c r="K110" s="109"/>
+      <c r="L110" s="14"/>
+    </row>
+    <row r="111" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="F111" s="108"/>
+      <c r="I111" s="108"/>
+      <c r="K111" s="108"/>
+    </row>
+    <row r="112" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H112" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="I112" s="4"/>
+      <c r="J112" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="K112" s="19"/>
+    </row>
+    <row r="113" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A113" t="s">
+        <v>78</v>
+      </c>
+      <c r="H113" s="19"/>
+      <c r="I113" s="4"/>
+      <c r="J113" s="19"/>
+      <c r="K113" s="19"/>
+    </row>
+    <row r="114" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B114" t="s">
+        <v>121</v>
+      </c>
+      <c r="H114" s="76">
+        <f>+N37</f>
+        <v>0</v>
+      </c>
+      <c r="I114" s="91"/>
+      <c r="J114" s="96">
+        <v>0</v>
+      </c>
+      <c r="K114" s="110"/>
+    </row>
+    <row r="115" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B115" t="s">
+        <v>122</v>
+      </c>
+      <c r="H115" s="9">
+        <f>+N38</f>
+        <v>0</v>
+      </c>
+      <c r="I115" s="91"/>
+      <c r="J115" s="96"/>
+      <c r="K115" s="110"/>
+    </row>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B116" t="s">
+        <v>123</v>
+      </c>
+      <c r="H116" s="45">
+        <f>N39</f>
+        <v>0</v>
+      </c>
+      <c r="I116" s="91"/>
+      <c r="K116" s="110"/>
+      <c r="L116" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B117" t="s">
+        <v>125</v>
+      </c>
+      <c r="H117" s="9">
+        <f>IF(H90&lt;0,0,H90)</f>
+        <v>0</v>
+      </c>
+      <c r="K117" s="103"/>
+    </row>
+    <row r="118" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A118" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B119" t="s">
+        <v>44</v>
+      </c>
+      <c r="H119" s="57">
+        <f>L47</f>
+        <v>0</v>
+      </c>
+      <c r="I119" s="58"/>
+      <c r="J119" s="57"/>
+      <c r="K119" s="58"/>
+    </row>
+    <row r="120" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B120" t="s">
+        <v>126</v>
+      </c>
+      <c r="H120" s="57">
+        <f>L90</f>
+        <v>0</v>
+      </c>
+      <c r="I120" s="58"/>
+      <c r="J120" s="57"/>
+      <c r="K120" s="58"/>
+    </row>
+    <row r="121" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B121" t="s">
+        <v>127</v>
+      </c>
+      <c r="H121" s="132">
+        <v>0</v>
+      </c>
+      <c r="I121" s="58"/>
+      <c r="J121" s="57"/>
+      <c r="K121" s="58"/>
+    </row>
+    <row r="122" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A122" t="s">
         <v>85</v>
       </c>
-      <c r="J39" s="94">
-[...778 lines deleted...]
-      <c r="B116" s="69" t="s">
+      <c r="H122" s="57"/>
+      <c r="I122" s="58"/>
+      <c r="J122" s="57"/>
+      <c r="K122" s="58"/>
+    </row>
+    <row r="123" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B123" t="s">
+        <v>128</v>
+      </c>
+      <c r="H123" s="57"/>
+      <c r="I123" s="58"/>
+      <c r="J123" s="57">
+        <f>O41</f>
+        <v>0</v>
+      </c>
+      <c r="K123" s="58"/>
+    </row>
+    <row r="124" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B124" t="s">
+        <v>129</v>
+      </c>
+      <c r="H124" s="57"/>
+      <c r="I124" s="58"/>
+      <c r="J124" s="53">
+        <f>O42</f>
+        <v>0</v>
+      </c>
+      <c r="K124" s="58"/>
+    </row>
+    <row r="125" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B125" t="s">
+        <v>130</v>
+      </c>
+      <c r="H125" s="76">
+        <f>-O43</f>
+        <v>0</v>
+      </c>
+      <c r="I125" s="58"/>
+      <c r="K125" s="58"/>
+      <c r="L125" t="s">
         <v>124</v>
       </c>
-      <c r="H116" s="84">
-[...93 lines deleted...]
-      <c r="B125" s="69" t="s">
+    </row>
+    <row r="126" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B126" t="s">
         <v>131</v>
       </c>
-      <c r="H125" s="94">
-[...10 lines deleted...]
-      <c r="B126" s="69" t="s">
+      <c r="H126" s="57"/>
+      <c r="I126" s="58"/>
+      <c r="J126" s="9">
+        <f>IF(H90&lt;0,-H90,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K126" s="58"/>
+    </row>
+    <row r="127" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A127" t="s">
         <v>132</v>
       </c>
-      <c r="H126" s="67"/>
-[...8 lines deleted...]
-      <c r="A127" s="69" t="s">
+      <c r="H127" s="57"/>
+      <c r="I127" s="58"/>
+      <c r="J127" s="57"/>
+      <c r="K127" s="58"/>
+    </row>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B128" t="s">
+        <v>300</v>
+      </c>
+      <c r="I128" s="58"/>
+      <c r="J128" s="57">
+        <f>L28</f>
+        <v>0</v>
+      </c>
+      <c r="K128" s="58"/>
+      <c r="L128" s="60" t="s">
         <v>133</v>
       </c>
-      <c r="H127" s="67"/>
-[...14 lines deleted...]
-      <c r="L128" s="71" t="s">
+      <c r="M128" s="61"/>
+      <c r="N128" s="61"/>
+      <c r="O128" s="61"/>
+      <c r="P128" s="62"/>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A129" t="s">
         <v>134</v>
       </c>
-      <c r="M128" s="72"/>
-[...5 lines deleted...]
-      <c r="A129" s="69" t="s">
+      <c r="H129" s="57"/>
+      <c r="I129" s="58"/>
+      <c r="J129" s="57">
+        <f>O45</f>
+        <v>0</v>
+      </c>
+      <c r="K129" s="58"/>
+    </row>
+    <row r="130" spans="1:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="204" t="s">
         <v>135</v>
       </c>
-      <c r="H129" s="67"/>
-[...8 lines deleted...]
-      <c r="A130" s="288" t="s">
+      <c r="B130" s="204"/>
+      <c r="C130" s="204"/>
+      <c r="D130" s="204"/>
+      <c r="E130" s="204"/>
+      <c r="F130" s="204"/>
+      <c r="G130" s="205"/>
+      <c r="H130" s="130">
+        <f>-'Reg - Amort'!O35</f>
+        <v>0</v>
+      </c>
+      <c r="I130" s="58"/>
+      <c r="J130" s="158">
+        <f>+'Reg - Amort'!O20</f>
+        <v>0</v>
+      </c>
+      <c r="K130" s="58"/>
+      <c r="L130" s="196" t="s">
         <v>136</v>
       </c>
-      <c r="B130" s="288"/>
-[...15 lines deleted...]
-      <c r="L130" s="287" t="s">
+      <c r="M130" s="196"/>
+      <c r="N130" s="196"/>
+      <c r="O130" s="196"/>
+      <c r="P130" s="196"/>
+    </row>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="B131" t="s">
         <v>137</v>
       </c>
-      <c r="M130" s="287"/>
-[...5 lines deleted...]
-      <c r="B131" s="69" t="s">
+      <c r="H131" s="158">
+        <f>+J130</f>
+        <v>0</v>
+      </c>
+      <c r="I131" s="58"/>
+      <c r="J131" s="158">
+        <f>+H130</f>
+        <v>0</v>
+      </c>
+      <c r="K131" s="58"/>
+      <c r="L131" s="196"/>
+      <c r="M131" s="196"/>
+      <c r="N131" s="196"/>
+      <c r="O131" s="196"/>
+      <c r="P131" s="196"/>
+    </row>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="H132" s="57"/>
+      <c r="I132" s="58"/>
+      <c r="J132" s="57"/>
+      <c r="K132" s="58"/>
+      <c r="L132" s="196"/>
+      <c r="M132" s="196"/>
+      <c r="N132" s="196"/>
+      <c r="O132" s="196"/>
+      <c r="P132" s="196"/>
+    </row>
+    <row r="133" spans="1:16" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E133" t="s">
+        <v>13</v>
+      </c>
+      <c r="H133" s="16">
+        <f>SUM(H114:H132)</f>
+        <v>0</v>
+      </c>
+      <c r="I133" s="111"/>
+      <c r="J133" s="16">
+        <f>SUM(J114:J132)</f>
+        <v>0</v>
+      </c>
+      <c r="K133" s="100"/>
+      <c r="L133" s="196"/>
+      <c r="M133" s="196"/>
+      <c r="N133" s="196"/>
+      <c r="O133" s="196"/>
+      <c r="P133" s="196"/>
+    </row>
+    <row r="134" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="L134" s="63"/>
+      <c r="M134" s="63"/>
+      <c r="N134" s="63"/>
+      <c r="O134" s="63"/>
+      <c r="P134" s="63"/>
+    </row>
+    <row r="135" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G135" t="s">
         <v>138</v>
       </c>
-      <c r="H131" s="239">
-[...57 lines deleted...]
-      <c r="J135" s="153">
+      <c r="J135" s="17">
         <f>H133-J133</f>
         <v>0</v>
       </c>
-      <c r="K135" s="152"/>
-[...4 lines deleted...]
-      <c r="P135" s="70"/>
+      <c r="K135" s="100"/>
+      <c r="L135" s="59"/>
+      <c r="M135" s="59"/>
+      <c r="N135" s="59"/>
+      <c r="O135" s="59"/>
+      <c r="P135" s="59"/>
     </row>
     <row r="136" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="69" t="s">
-[...6 lines deleted...]
-      <c r="P136" s="70"/>
+      <c r="B136" t="s">
+        <v>309</v>
+      </c>
+      <c r="L136" s="59"/>
+      <c r="M136" s="59"/>
+      <c r="N136" s="59"/>
+      <c r="O136" s="59"/>
+      <c r="P136" s="59"/>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="B137" s="69" t="s">
-[...6 lines deleted...]
-      <c r="P137" s="70"/>
+      <c r="B137" t="s">
+        <v>310</v>
+      </c>
+      <c r="L137" s="59"/>
+      <c r="M137" s="59"/>
+      <c r="N137" s="59"/>
+      <c r="O137" s="59"/>
+      <c r="P137" s="59"/>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="L138" s="70"/>
-[...3 lines deleted...]
-      <c r="P138" s="70"/>
+      <c r="L138" s="59"/>
+      <c r="M138" s="59"/>
+      <c r="N138" s="59"/>
+      <c r="O138" s="59"/>
+      <c r="P138" s="59"/>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="L139" s="70"/>
-[...3 lines deleted...]
-      <c r="P139" s="70"/>
+      <c r="L139" s="59"/>
+      <c r="M139" s="59"/>
+      <c r="N139" s="59"/>
+      <c r="O139" s="59"/>
+      <c r="P139" s="59"/>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A140" s="93"/>
-[...4 lines deleted...]
-      <c r="P140" s="70"/>
+      <c r="A140" s="6"/>
+      <c r="L140" s="59"/>
+      <c r="M140" s="59"/>
+      <c r="N140" s="59"/>
+      <c r="O140" s="59"/>
+      <c r="P140" s="59"/>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="H141" s="94"/>
-[...7 lines deleted...]
-      <c r="P141" s="70"/>
+      <c r="H141" s="76"/>
+      <c r="I141" s="58"/>
+      <c r="J141" s="57"/>
+      <c r="K141" s="58"/>
+      <c r="L141" s="59"/>
+      <c r="M141" s="59"/>
+      <c r="N141" s="59"/>
+      <c r="O141" s="59"/>
+      <c r="P141" s="59"/>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="L142" s="70"/>
-[...3 lines deleted...]
-      <c r="P142" s="70"/>
+      <c r="L142" s="59"/>
+      <c r="M142" s="59"/>
+      <c r="N142" s="59"/>
+      <c r="O142" s="59"/>
+      <c r="P142" s="59"/>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="L143" s="70"/>
-[...3 lines deleted...]
-      <c r="P143" s="70"/>
+      <c r="L143" s="59"/>
+      <c r="M143" s="59"/>
+      <c r="N143" s="59"/>
+      <c r="O143" s="59"/>
+      <c r="P143" s="59"/>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="L144" s="70"/>
-[...3 lines deleted...]
-      <c r="P144" s="70"/>
+      <c r="L144" s="59"/>
+      <c r="M144" s="59"/>
+      <c r="N144" s="59"/>
+      <c r="O144" s="59"/>
+      <c r="P144" s="59"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="L130:P133"/>
     <mergeCell ref="J33:L33"/>
     <mergeCell ref="J56:L56"/>
-    <mergeCell ref="A130:G130"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;L
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V58"/>
+  <dimension ref="A1:U57"/>
   <sheetViews>
-    <sheetView topLeftCell="D8" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M24" sqref="M24"/>
+    <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="3.6640625" customWidth="1"/>
     <col min="3" max="3" width="13.109375" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" customWidth="1"/>
     <col min="5" max="5" width="10.88671875" customWidth="1"/>
     <col min="7" max="7" width="16.33203125" customWidth="1"/>
     <col min="8" max="11" width="14.6640625" customWidth="1"/>
     <col min="12" max="12" width="16.88671875" customWidth="1"/>
     <col min="13" max="14" width="14.6640625" customWidth="1"/>
-    <col min="15" max="16" width="16" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="20" max="20" width="13.33203125" style="60" customWidth="1"/>
+    <col min="15" max="17" width="16" customWidth="1"/>
+    <col min="18" max="18" width="13.88671875" customWidth="1"/>
+    <col min="19" max="20" width="13.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15.6" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-      <c r="A3" s="60"/>
+    <row r="1" spans="1:21" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" x14ac:dyDescent="0.3">
       <c r="B3" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="K3" s="5"/>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B5" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="J3" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B5" s="5" t="s">
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="13"/>
+      <c r="I7" s="197" t="s">
         <v>142</v>
       </c>
-      <c r="C5" s="60"/>
-[...33 lines deleted...]
-      <c r="O7" s="290"/>
+      <c r="J7" s="197"/>
+      <c r="K7" s="197"/>
+      <c r="L7" s="197"/>
+      <c r="M7" s="197"/>
+      <c r="N7" s="197"/>
+      <c r="O7" s="197"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
-      <c r="U7" s="60"/>
-[...2 lines deleted...]
-      <c r="A8" s="292" t="s">
+    </row>
+    <row r="8" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="198" t="s">
+        <v>143</v>
+      </c>
+      <c r="B8" s="198"/>
+      <c r="C8" s="198"/>
+      <c r="D8" s="198"/>
+      <c r="E8" s="198"/>
+      <c r="F8" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="292"/>
-[...3 lines deleted...]
-      <c r="F8" s="66" t="s">
+      <c r="G8" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="G8" s="66" t="s">
+      <c r="H8" s="56" t="s">
         <v>146</v>
       </c>
-      <c r="H8" s="66" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="278">
+      <c r="I8" s="42">
         <f>+F10</f>
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="J8" s="278">
+        <v>2020</v>
+      </c>
+      <c r="J8" s="42">
         <f>+F11</f>
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="K8" s="278">
+        <v>2021</v>
+      </c>
+      <c r="K8" s="42">
         <f>+F12</f>
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="L8" s="278">
+        <v>2022</v>
+      </c>
+      <c r="L8" s="42">
         <f>+F13</f>
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="M8" s="278">
+        <v>2023</v>
+      </c>
+      <c r="M8" s="42">
         <f>+F14</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="N8" s="278">
+        <v>2024</v>
+      </c>
+      <c r="N8" s="42">
         <f>+F15</f>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="O8" s="278">
+        <v>2025</v>
+      </c>
+      <c r="O8" s="42">
         <f>+F16</f>
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="P8" s="278">
+        <v>2026</v>
+      </c>
+      <c r="P8" s="42">
         <f>+O8+1</f>
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="Q8" s="278">
+        <v>2027</v>
+      </c>
+      <c r="Q8" s="42">
         <f t="shared" ref="Q8:T8" si="0">+P8+1</f>
-        <v>2027</v>
-[...2 lines deleted...]
-        <f t="shared" si="0"/>
         <v>2028</v>
       </c>
-      <c r="S8" s="278">
+      <c r="R8" s="42">
         <f t="shared" si="0"/>
         <v>2029</v>
       </c>
-      <c r="T8" s="278">
+      <c r="S8" s="42">
         <f t="shared" si="0"/>
         <v>2030</v>
       </c>
-      <c r="U8" s="60"/>
-[...42 lines deleted...]
-      <c r="I10" s="81">
+      <c r="T8" s="42">
+        <f t="shared" si="0"/>
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F10" s="13">
+        <v>2020</v>
+      </c>
+      <c r="G10" s="166">
+        <v>5.5</v>
+      </c>
+      <c r="H10" s="41">
+        <v>0</v>
+      </c>
+      <c r="I10" s="68">
         <f>ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="J10" s="81">
+      <c r="J10" s="68">
         <f>ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="K10" s="81">
+      <c r="K10" s="68">
         <f>ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="L10" s="81">
+      <c r="L10" s="68">
         <f t="shared" ref="L10:L13" si="1">ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="M10" s="81">
+      <c r="M10" s="68">
         <f t="shared" ref="M10:M14" si="2">ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="81">
+      <c r="N10" s="68">
         <f>H10-I10-J10-K10-L10-M10</f>
         <v>0</v>
       </c>
-      <c r="O10" s="62"/>
-[...5 lines deleted...]
-      <c r="U10" s="270">
+      <c r="P10" s="14"/>
+      <c r="Q10" s="14"/>
+      <c r="U10" s="179">
         <f t="shared" ref="U10:U14" si="3">SUM(I10:T10)-H10</f>
         <v>0</v>
       </c>
-      <c r="V10" s="62"/>
-[...7 lines deleted...]
-      <c r="F11" s="51">
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F11" s="13">
         <f t="shared" ref="F11:F16" si="4">+F10+1</f>
-        <v>2020</v>
-[...8 lines deleted...]
-      <c r="J11" s="81">
+        <v>2021</v>
+      </c>
+      <c r="G11" s="166">
+        <v>5.49</v>
+      </c>
+      <c r="H11" s="41">
+        <v>0</v>
+      </c>
+      <c r="I11" s="14"/>
+      <c r="J11" s="68">
         <f>ROUND(H11/G11,0)</f>
         <v>0</v>
       </c>
-      <c r="K11" s="81">
+      <c r="K11" s="68">
         <f t="shared" ref="K11:K12" si="5">ROUND(H11/G11,0)</f>
         <v>0</v>
       </c>
-      <c r="L11" s="81">
+      <c r="L11" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="81">
+      <c r="M11" s="68">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N11" s="81">
+      <c r="N11" s="68">
         <f t="shared" ref="N11:N15" si="6">ROUND(H11/G11,0)</f>
         <v>0</v>
       </c>
-      <c r="O11" s="257">
+      <c r="O11" s="68">
         <f>H11-J11-K11-L11-M11-N11</f>
         <v>0</v>
       </c>
-      <c r="P11" s="81"/>
-[...4 lines deleted...]
-      <c r="U11" s="270">
+      <c r="P11" s="68"/>
+      <c r="Q11" s="14"/>
+      <c r="U11" s="179">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="V11" s="62"/>
-[...49 lines deleted...]
-      <c r="F13" s="51">
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F12" s="13">
         <f t="shared" si="4"/>
         <v>2022</v>
       </c>
-      <c r="G13" s="253">
+      <c r="G12" s="166">
         <v>5.38</v>
       </c>
-      <c r="H13" s="44">
-[...5 lines deleted...]
-      <c r="L13" s="81">
+      <c r="H12" s="41">
+        <v>0</v>
+      </c>
+      <c r="I12" s="14"/>
+      <c r="J12" s="68"/>
+      <c r="K12" s="68">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L12" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M13" s="81">
+      <c r="M12" s="68">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N13" s="81">
+      <c r="N12" s="68">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="O13" s="257">
-[...14 lines deleted...]
-      <c r="U13" s="270">
+      <c r="O12" s="68">
+        <f t="shared" ref="O12:O16" si="7">ROUND(H12/G12,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P12" s="68">
+        <f>H12-K12-L12-M12-N12-O12</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="68"/>
+      <c r="U12" s="179">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="V13" s="62"/>
-[...7 lines deleted...]
-      <c r="F14" s="51">
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F13" s="13">
         <f t="shared" si="4"/>
         <v>2023</v>
       </c>
-      <c r="G14" s="253">
+      <c r="G13" s="166">
         <v>5.4</v>
       </c>
-      <c r="H14" s="44">
-[...6 lines deleted...]
-      <c r="M14" s="81">
+      <c r="H13" s="41">
+        <v>0</v>
+      </c>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="68">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="68">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N14" s="81">
+      <c r="N13" s="68">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="O14" s="257">
+      <c r="O13" s="68">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P14" s="81">
-[...13 lines deleted...]
-      <c r="U14" s="270">
+      <c r="P13" s="68">
+        <f>ROUND(H13/G13,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="68">
+        <f>H13-L13-M13-N13-O13-P13</f>
+        <v>0</v>
+      </c>
+      <c r="R13" s="68"/>
+      <c r="S13" s="68"/>
+      <c r="U13" s="179">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="V14" s="62"/>
-[...2 lines deleted...]
-      <c r="F15" s="51">
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F14" s="13">
         <f t="shared" si="4"/>
         <v>2024</v>
       </c>
-      <c r="G15" s="253">
+      <c r="G14" s="166">
         <v>5.4</v>
       </c>
-      <c r="H15" s="44">
-[...7 lines deleted...]
-      <c r="N15" s="81">
+      <c r="H14" s="41">
+        <v>0</v>
+      </c>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="68">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N14" s="68">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="O15" s="257">
+      <c r="O14" s="68">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P15" s="81">
-[...23 lines deleted...]
-      <c r="F16" s="51">
+      <c r="P14" s="68">
+        <f>ROUND(H14/G14,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="68">
+        <f>ROUND(H14/G14,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R14" s="68">
+        <f>H14-M14-N14-O14-P14-Q14</f>
+        <v>0</v>
+      </c>
+      <c r="S14" s="68"/>
+      <c r="U14" s="179">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F15" s="13">
         <f t="shared" si="4"/>
         <v>2025</v>
       </c>
-      <c r="G16" s="253">
-        <f>+'2024 Data'!E57</f>
+      <c r="G15" s="166">
         <v>5.36</v>
       </c>
-      <c r="H16" s="44">
-[...3 lines deleted...]
-      <c r="O16" s="81">
+      <c r="H15" s="41">
+        <v>0</v>
+      </c>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="68"/>
+      <c r="N15" s="68">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="O15" s="68">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P16" s="81">
+      <c r="P15" s="68">
+        <f>ROUND(H15/G15,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Q15" s="68">
+        <f>ROUND(H15/G15,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R15" s="68">
+        <f>ROUND(H15/G15,0)</f>
+        <v>0</v>
+      </c>
+      <c r="S15" s="68">
+        <f>H15-N15-O15-P15-Q15-R15</f>
+        <v>0</v>
+      </c>
+      <c r="T15" s="68"/>
+      <c r="U15" s="179">
+        <f>SUM(I15:T15)-H15</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F16" s="13">
+        <f t="shared" si="4"/>
+        <v>2026</v>
+      </c>
+      <c r="G16" s="166">
+        <f>+'2025 Data'!E57</f>
+        <v>5.35</v>
+      </c>
+      <c r="H16" s="41">
+        <v>0</v>
+      </c>
+      <c r="O16" s="68">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="68">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
-      <c r="Q16" s="81">
+      <c r="Q16" s="68">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
-      <c r="R16" s="81">
+      <c r="R16" s="68">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
-      <c r="S16" s="81">
+      <c r="S16" s="68">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
-      <c r="T16" s="81">
+      <c r="T16" s="68">
         <f>H16-O16-P16-Q16-R16-S16</f>
         <v>0</v>
       </c>
-      <c r="U16" s="270">
+      <c r="U16" s="179">
         <f>SUM(I16:T16)-H16</f>
         <v>0</v>
       </c>
-      <c r="V16" s="62"/>
-[...4 lines deleted...]
-      <c r="O17" s="81"/>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F17" s="13"/>
+      <c r="H17" s="183"/>
+      <c r="O17" s="68"/>
     </row>
     <row r="18" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A18" s="60"/>
-[...18 lines deleted...]
-      <c r="U18" s="60"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="14"/>
+      <c r="R18" s="14"/>
     </row>
     <row r="19" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A19" s="60"/>
-[...1 lines deleted...]
-      <c r="C19" s="60" t="s">
+      <c r="C19" t="s">
+        <v>148</v>
+      </c>
+      <c r="I19" s="49">
+        <f t="shared" ref="I19:T19" si="8">SUM(I10:I18)</f>
+        <v>0</v>
+      </c>
+      <c r="J19" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="K19" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="124">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="O19" s="124">
+        <f>SUM(O10:O18)</f>
+        <v>0</v>
+      </c>
+      <c r="P19" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="Q19" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="R19" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S19" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="T19" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="U19" s="50">
+        <f>SUM(I19:T19)-SUM(H10:H18)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="I20" s="170"/>
+      <c r="J20" s="170"/>
+      <c r="K20" s="170"/>
+      <c r="L20" s="170"/>
+      <c r="M20" s="170"/>
+      <c r="N20" s="44"/>
+      <c r="O20" s="68">
+        <f>SUM(O11:O15)</f>
+        <v>0</v>
+      </c>
+      <c r="P20" s="170"/>
+      <c r="Q20" s="170"/>
+      <c r="R20" s="170"/>
+      <c r="S20" s="170"/>
+      <c r="T20" s="170"/>
+      <c r="U20" s="50"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="G21" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="H21" s="68">
+        <f>+Regular!J90</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="170"/>
+      <c r="J21" s="170"/>
+      <c r="K21" s="170"/>
+      <c r="L21" s="170"/>
+      <c r="M21" s="170"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="170"/>
+      <c r="Q21" s="170"/>
+      <c r="R21" s="170"/>
+      <c r="S21" s="170"/>
+      <c r="T21" s="170"/>
+      <c r="U21" s="50"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="14"/>
+    </row>
+    <row r="23" spans="1:21" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="198" t="s">
         <v>149</v>
       </c>
-      <c r="D19" s="60"/>
-[...121 lines deleted...]
-      <c r="A23" s="292" t="s">
+      <c r="B23" s="198"/>
+      <c r="C23" s="198"/>
+      <c r="D23" s="198"/>
+      <c r="E23" s="198"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="14"/>
+      <c r="P23" s="14"/>
+      <c r="Q23" s="14"/>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B24" t="s">
         <v>150</v>
       </c>
-      <c r="B23" s="292"/>
-[...43 lines deleted...]
-      <c r="U24" s="60"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="14"/>
+      <c r="O24" s="14"/>
+      <c r="P24" s="14"/>
+      <c r="Q24" s="14"/>
     </row>
     <row r="25" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A25" s="60"/>
-[...4 lines deleted...]
-      <c r="F25" s="51">
+      <c r="F25" s="13">
         <f t="shared" ref="F25:F31" si="9">+F10</f>
-        <v>2019</v>
-[...7 lines deleted...]
-      <c r="I25" s="81">
+        <v>2020</v>
+      </c>
+      <c r="G25" s="166">
+        <v>5.5</v>
+      </c>
+      <c r="H25" s="41">
+        <v>0</v>
+      </c>
+      <c r="I25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="J25" s="81">
+      <c r="J25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="81">
+      <c r="K25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="81">
+      <c r="L25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="81">
+      <c r="M25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="81">
+      <c r="N25" s="68">
         <f>H25-I25-J25-K25-L25-M25</f>
         <v>0</v>
       </c>
-      <c r="O25" s="79"/>
-[...5 lines deleted...]
-      <c r="U25" s="56">
+      <c r="O25" s="14"/>
+      <c r="P25" s="68"/>
+      <c r="Q25" s="68"/>
+      <c r="U25" s="50">
         <f t="shared" ref="U25:U31" si="10">SUM(I25:T25)-H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A26" s="60"/>
-[...55 lines deleted...]
-      <c r="F27" s="51">
+      <c r="F26" s="13">
         <f t="shared" si="9"/>
         <v>2021</v>
       </c>
-      <c r="G27" s="253">
+      <c r="G26" s="166">
         <v>5.49</v>
       </c>
-      <c r="H27" s="44">
-[...32 lines deleted...]
-      <c r="U27" s="56">
+      <c r="H26" s="41">
+        <v>0</v>
+      </c>
+      <c r="I26" s="68"/>
+      <c r="J26" s="68">
+        <f>ROUND(H26/G26,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K26" s="68">
+        <f>ROUND(H26/G26,0)</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="68">
+        <f>ROUND(H26/G26,0)</f>
+        <v>0</v>
+      </c>
+      <c r="M26" s="68">
+        <f>ROUND(H26/G26,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N26" s="68">
+        <f>ROUND(H26/G26,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O26" s="68">
+        <f>H26-J26-K26-L26-M26-N26</f>
+        <v>0</v>
+      </c>
+      <c r="P26" s="68"/>
+      <c r="Q26" s="68"/>
+      <c r="U26" s="50">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F28" s="51">
+    <row r="27" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F27" s="13">
         <f t="shared" si="9"/>
         <v>2022</v>
       </c>
-      <c r="G28" s="253">
+      <c r="G27" s="166">
         <v>5.38</v>
       </c>
-      <c r="H28" s="44">
-[...32 lines deleted...]
-      <c r="U28" s="56">
+      <c r="H27" s="41">
+        <v>0</v>
+      </c>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="68">
+        <f>ROUND(H27/G27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="L27" s="68">
+        <f>ROUND(H27/G27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="M27" s="68">
+        <f>ROUND(H27/G27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N27" s="68">
+        <f>ROUND(H27/G27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O27" s="68">
+        <f>ROUND(H27/G27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P27" s="68">
+        <f>H27-K27-L27-M27-N27-O27</f>
+        <v>0</v>
+      </c>
+      <c r="Q27" s="68"/>
+      <c r="U27" s="50">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F29" s="51">
+    <row r="28" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F28" s="13">
         <f t="shared" si="9"/>
         <v>2023</v>
       </c>
-      <c r="G29" s="253">
+      <c r="G28" s="166">
         <v>5.4</v>
       </c>
-      <c r="H29" s="44">
-[...32 lines deleted...]
-      <c r="U29" s="56">
+      <c r="H28" s="41">
+        <v>0</v>
+      </c>
+      <c r="I28" s="68"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="68"/>
+      <c r="L28" s="68">
+        <f t="shared" ref="L28" si="11">ROUND(H28/G28,0)</f>
+        <v>0</v>
+      </c>
+      <c r="M28" s="68">
+        <f>ROUND(H28/G28,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="68">
+        <f>ROUND(H28/G28,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O28" s="68">
+        <f>ROUND(H28/G28,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P28" s="68">
+        <f>ROUND(H28/G28,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Q28" s="68">
+        <f>H28-L28-M28-N28-O28-P28</f>
+        <v>0</v>
+      </c>
+      <c r="R28" s="68"/>
+      <c r="U28" s="50">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F30" s="51">
+    <row r="29" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F29" s="13">
         <f t="shared" si="9"/>
         <v>2024</v>
       </c>
-      <c r="G30" s="253">
-        <f>+G15</f>
+      <c r="G29" s="166">
         <v>5.4</v>
       </c>
-      <c r="H30" s="44">
-[...32 lines deleted...]
-      <c r="U30" s="56">
+      <c r="H29" s="41">
+        <v>0</v>
+      </c>
+      <c r="I29" s="68"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68">
+        <f>ROUND(H29/G29,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N29" s="68">
+        <f>ROUND(H29/G29,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O29" s="68">
+        <f>ROUND(H29/G29,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P29" s="68">
+        <f>ROUND(H29/G29,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Q29" s="68">
+        <f>ROUND(H29/G29,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R29" s="68">
+        <f>H29-M29-N29-O29-P29-Q29</f>
+        <v>0</v>
+      </c>
+      <c r="S29" s="68"/>
+      <c r="T29" s="68"/>
+      <c r="U29" s="50">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F31" s="51">
+    <row r="30" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F30" s="13">
         <f t="shared" si="9"/>
         <v>2025</v>
       </c>
-      <c r="G31" s="253">
+      <c r="G30" s="166">
+        <f>+G15</f>
+        <v>5.36</v>
+      </c>
+      <c r="H30" s="41">
+        <v>0</v>
+      </c>
+      <c r="I30" s="68"/>
+      <c r="J30" s="68"/>
+      <c r="K30" s="68"/>
+      <c r="L30" s="68"/>
+      <c r="M30" s="68"/>
+      <c r="N30" s="68">
+        <f t="shared" ref="N30" si="12">ROUND(H30/G30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O30" s="68">
+        <f>ROUND(H30/G30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P30" s="68">
+        <f>ROUND(H30/G30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Q30" s="68">
+        <f>ROUND(H30/G30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R30" s="68">
+        <f>ROUND(H30/G30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="S30" s="68">
+        <f>H30-N30-O30-P30-Q30-R30</f>
+        <v>0</v>
+      </c>
+      <c r="T30" s="68"/>
+      <c r="U30" s="50">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F31" s="13">
+        <f t="shared" si="9"/>
+        <v>2026</v>
+      </c>
+      <c r="G31" s="166">
         <f>+G16</f>
-        <v>5.36</v>
-[...10 lines deleted...]
-      <c r="O31" s="81">
+        <v>5.35</v>
+      </c>
+      <c r="H31" s="41">
+        <v>0</v>
+      </c>
+      <c r="I31" s="68"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="68"/>
+      <c r="M31" s="68"/>
+      <c r="N31" s="68"/>
+      <c r="O31" s="68">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
-      <c r="P31" s="81">
+      <c r="P31" s="68">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
-      <c r="Q31" s="81">
+      <c r="Q31" s="68">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
-      <c r="R31" s="81">
+      <c r="R31" s="68">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
-      <c r="S31" s="81">
+      <c r="S31" s="68">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
-      <c r="T31" s="81">
+      <c r="T31" s="68">
         <f>H31-O31-P31-Q31-R31-S31</f>
         <v>0</v>
       </c>
-      <c r="U31" s="56">
+      <c r="U31" s="50">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="U32" s="56"/>
+    <row r="32" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F32" s="13"/>
+      <c r="G32" s="166"/>
+      <c r="H32" s="183"/>
+      <c r="I32" s="68"/>
+      <c r="J32" s="68"/>
+      <c r="K32" s="68"/>
+      <c r="L32" s="68"/>
+      <c r="M32" s="68"/>
+      <c r="N32" s="68"/>
+      <c r="O32" s="68"/>
+      <c r="P32" s="68"/>
+      <c r="Q32" s="68"/>
+      <c r="R32" s="68"/>
+      <c r="S32" s="68"/>
+      <c r="T32" s="68"/>
+      <c r="U32" s="50"/>
     </row>
     <row r="33" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A33" s="60"/>
-[...5 lines deleted...]
-      <c r="G33" s="62"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
-      <c r="O33" s="1"/>
+      <c r="O33" s="68"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
-      <c r="S33" s="60"/>
-      <c r="U33" s="60"/>
     </row>
     <row r="34" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="60"/>
-[...7 lines deleted...]
-      <c r="G34" s="60"/>
+      <c r="C34" t="s">
+        <v>151</v>
+      </c>
       <c r="H34" s="1"/>
       <c r="I34" s="3">
         <f t="shared" ref="I34:T34" si="13">SUM(I25:I33)</f>
         <v>0</v>
       </c>
       <c r="J34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="K34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="M34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="N34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="O34" s="3">
+      <c r="O34" s="69">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="P34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="R34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="S34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="U34" s="56">
+      <c r="U34" s="50">
         <f>SUM(I34:T34)-SUM(H25:H33)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="60"/>
-[...5 lines deleted...]
-      <c r="G35" s="60"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
-      <c r="O35" s="257">
+      <c r="O35" s="68">
         <f>SUM(O26:O30)</f>
         <v>0</v>
       </c>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
-      <c r="S35" s="60"/>
-      <c r="U35" s="60"/>
     </row>
     <row r="36" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A36" s="60"/>
-[...18 lines deleted...]
-      <c r="U36" s="60"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="14"/>
+      <c r="O36" s="169"/>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A37" s="6" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="G38" s="195" t="s">
+        <v>45</v>
+      </c>
+      <c r="H38" s="195"/>
+      <c r="I38" s="195"/>
+      <c r="J38" s="195"/>
+      <c r="L38" s="195" t="s">
+        <v>46</v>
+      </c>
+      <c r="M38" s="195"/>
+      <c r="N38" s="195"/>
+      <c r="O38" s="195"/>
+    </row>
+    <row r="39" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B39" t="s">
         <v>153</v>
       </c>
-      <c r="B37" s="60"/>
-[...43 lines deleted...]
-      <c r="B39" s="60" t="s">
+      <c r="G39" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="C39" s="60"/>
-[...3 lines deleted...]
-      <c r="G39" s="51" t="s">
+      <c r="H39" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="H39" s="80" t="s">
+      <c r="I39" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="I39" s="80" t="s">
+      <c r="L39" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="M39" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="N39" s="13" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B40" t="s">
         <v>157</v>
       </c>
-      <c r="J39" s="62"/>
-[...17 lines deleted...]
-      <c r="B40" s="60" t="s">
+      <c r="G40" s="42" t="s">
         <v>158</v>
       </c>
-      <c r="C40" s="60"/>
-[...3 lines deleted...]
-      <c r="G40" s="45" t="s">
+      <c r="H40" s="42" t="s">
         <v>159</v>
       </c>
-      <c r="H40" s="45" t="s">
+      <c r="I40" s="42" t="s">
         <v>160</v>
       </c>
-      <c r="I40" s="45" t="s">
+      <c r="J40" s="42" t="s">
         <v>161</v>
       </c>
-      <c r="J40" s="45" t="s">
-[...3 lines deleted...]
-      <c r="L40" s="45" t="s">
+      <c r="L40" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="M40" s="42" t="s">
         <v>159</v>
       </c>
-      <c r="M40" s="45" t="s">
+      <c r="N40" s="42" t="s">
         <v>160</v>
       </c>
-      <c r="N40" s="45" t="s">
+      <c r="O40" s="42" t="s">
         <v>161</v>
       </c>
-      <c r="O40" s="45" t="s">
-[...4 lines deleted...]
-      <c r="U40" s="60"/>
     </row>
     <row r="41" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A41" s="60"/>
-[...3 lines deleted...]
-      <c r="E41" s="62">
+      <c r="A41" s="189" t="s">
+        <v>298</v>
+      </c>
+      <c r="E41">
         <f>+P8</f>
-        <v>2026</v>
-[...5 lines deleted...]
-      <c r="H41" s="81">
+        <v>2027</v>
+      </c>
+      <c r="G41" s="68">
+        <v>1086449880</v>
+      </c>
+      <c r="H41" s="68">
         <f>G41*D48</f>
         <v>0</v>
       </c>
-      <c r="I41" s="81">
+      <c r="I41" s="68">
         <f>P19</f>
         <v>0</v>
       </c>
-      <c r="J41" s="81">
+      <c r="J41" s="68">
         <f t="shared" ref="J41:J46" si="14">SUM(H41:I41)</f>
         <v>0</v>
       </c>
-      <c r="K41" s="81"/>
-[...3 lines deleted...]
-      <c r="M41" s="81">
+      <c r="K41" s="68"/>
+      <c r="L41" s="68">
+        <v>-377562809</v>
+      </c>
+      <c r="M41" s="68">
         <f>L41*D48</f>
         <v>0</v>
       </c>
-      <c r="N41" s="81">
+      <c r="N41" s="68">
         <f>P34</f>
         <v>0</v>
       </c>
-      <c r="O41" s="81">
+      <c r="O41" s="68">
         <f t="shared" ref="O41:O46" si="15">SUM(M41:N41)</f>
         <v>0</v>
       </c>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
-      <c r="S41" s="60"/>
-      <c r="U41" s="60"/>
     </row>
     <row r="42" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A42" s="6"/>
-      <c r="B42" s="60"/>
-[...2 lines deleted...]
-      <c r="E42" s="62">
+      <c r="E42">
         <f>+Q8</f>
-        <v>2027</v>
-[...5 lines deleted...]
-      <c r="H42" s="81">
+        <v>2028</v>
+      </c>
+      <c r="G42" s="68">
+        <v>224360159</v>
+      </c>
+      <c r="H42" s="68">
         <f>G42*D48</f>
         <v>0</v>
       </c>
-      <c r="I42" s="81">
+      <c r="I42" s="68">
         <f>+Q19</f>
         <v>0</v>
       </c>
-      <c r="J42" s="81">
+      <c r="J42" s="68">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K42" s="81"/>
-[...3 lines deleted...]
-      <c r="M42" s="81">
+      <c r="K42" s="68"/>
+      <c r="L42" s="68">
+        <v>-377549901</v>
+      </c>
+      <c r="M42" s="68">
         <f>L42*D48</f>
         <v>0</v>
       </c>
-      <c r="N42" s="81">
+      <c r="N42" s="68">
         <f>Q34</f>
         <v>0</v>
       </c>
-      <c r="O42" s="81">
+      <c r="O42" s="68">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
-      <c r="S42" s="60"/>
-      <c r="U42" s="60"/>
     </row>
     <row r="43" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A43" s="60"/>
-[...3 lines deleted...]
-      <c r="E43" s="62">
+      <c r="E43">
         <f>+R8</f>
-        <v>2028</v>
-[...5 lines deleted...]
-      <c r="H43" s="81">
+        <v>2029</v>
+      </c>
+      <c r="G43" s="68">
+        <v>65194733</v>
+      </c>
+      <c r="H43" s="68">
         <f>G43*D48</f>
         <v>0</v>
       </c>
-      <c r="I43" s="81">
+      <c r="I43" s="68">
         <f>+R19</f>
         <v>0</v>
       </c>
-      <c r="J43" s="81">
+      <c r="J43" s="68">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K43" s="81"/>
-[...3 lines deleted...]
-      <c r="M43" s="81">
+      <c r="K43" s="68"/>
+      <c r="L43" s="68">
+        <v>-377541295</v>
+      </c>
+      <c r="M43" s="68">
         <f>L43*D48</f>
         <v>0</v>
       </c>
-      <c r="N43" s="81">
+      <c r="N43" s="68">
         <f>R34</f>
         <v>0</v>
       </c>
-      <c r="O43" s="81">
+      <c r="O43" s="68">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
-      <c r="S43" s="60"/>
-      <c r="U43" s="60"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A44" s="60"/>
-[...3 lines deleted...]
-      <c r="E44" s="62">
+      <c r="E44">
         <f>S8</f>
-        <v>2029</v>
-[...5 lines deleted...]
-      <c r="H44" s="81">
+        <v>2030</v>
+      </c>
+      <c r="G44" s="68">
+        <v>40374264</v>
+      </c>
+      <c r="H44" s="68">
         <f>G44*D48</f>
         <v>0</v>
       </c>
-      <c r="I44" s="81">
+      <c r="I44" s="68">
         <f>+S19</f>
         <v>0</v>
       </c>
-      <c r="J44" s="81">
+      <c r="J44" s="68">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K44" s="81"/>
-[...3 lines deleted...]
-      <c r="M44" s="81">
+      <c r="K44" s="68"/>
+      <c r="L44" s="68">
+        <v>-232074929</v>
+      </c>
+      <c r="M44" s="68">
         <f>L44*D48</f>
         <v>0</v>
       </c>
-      <c r="N44" s="81">
+      <c r="N44" s="68">
         <f>S34</f>
         <v>0</v>
       </c>
-      <c r="O44" s="81">
+      <c r="O44" s="68">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
-      <c r="S44" s="60"/>
-      <c r="U44" s="60"/>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A45" s="60"/>
-[...3 lines deleted...]
-      <c r="E45" s="62">
+      <c r="E45">
         <f>+T8</f>
-        <v>2030</v>
-[...5 lines deleted...]
-      <c r="H45" s="81">
+        <v>2031</v>
+      </c>
+      <c r="G45" s="68">
+        <v>13897162</v>
+      </c>
+      <c r="H45" s="68">
         <f>G45*D48</f>
         <v>0</v>
       </c>
-      <c r="I45" s="81">
+      <c r="I45" s="68">
         <f>+T19</f>
         <v>0</v>
       </c>
-      <c r="J45" s="81">
+      <c r="J45" s="68">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K45" s="81"/>
-[...3 lines deleted...]
-      <c r="M45" s="81">
+      <c r="K45" s="68"/>
+      <c r="L45" s="68">
+        <v>0</v>
+      </c>
+      <c r="M45" s="68">
         <f>L45*D48</f>
         <v>0</v>
       </c>
-      <c r="N45" s="81">
+      <c r="N45" s="68">
         <f>T34</f>
         <v>0</v>
       </c>
-      <c r="O45" s="81">
+      <c r="O45" s="68">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
-      <c r="S45" s="60"/>
-      <c r="U45" s="60"/>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A46" s="60"/>
-[...10 lines deleted...]
-      <c r="H46" s="81">
+      <c r="E46" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="G46" s="68">
+        <v>0</v>
+      </c>
+      <c r="H46" s="68">
         <f>G46*D48</f>
         <v>0</v>
       </c>
-      <c r="I46" s="81"/>
-      <c r="J46" s="81">
+      <c r="I46" s="68"/>
+      <c r="J46" s="68">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K46" s="81"/>
-[...3 lines deleted...]
-      <c r="M46" s="81">
+      <c r="K46" s="68"/>
+      <c r="L46" s="68">
+        <v>0</v>
+      </c>
+      <c r="M46" s="68">
         <f>L46*0.0047377</f>
         <v>0</v>
       </c>
-      <c r="N46" s="81"/>
-      <c r="O46" s="81">
+      <c r="N46" s="68"/>
+      <c r="O46" s="68">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
-      <c r="S46" s="60"/>
-      <c r="U46" s="60"/>
     </row>
     <row r="47" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="60"/>
-[...7 lines deleted...]
-      <c r="G47" s="82">
+      <c r="E47" t="s">
+        <v>163</v>
+      </c>
+      <c r="G47" s="69">
         <f>SUM(G41:G46)</f>
-        <v>2319145100</v>
-[...1 lines deleted...]
-      <c r="H47" s="82">
+        <v>1430276198</v>
+      </c>
+      <c r="H47" s="69">
         <f>SUM(H41:H46)</f>
         <v>0</v>
       </c>
-      <c r="I47" s="82">
+      <c r="I47" s="69">
         <f>SUM(I41:I46)</f>
         <v>0</v>
       </c>
-      <c r="J47" s="82">
+      <c r="J47" s="69">
         <f>SUM(J41:J46)</f>
         <v>0</v>
       </c>
-      <c r="K47" s="81"/>
-[...3 lines deleted...]
-      <c r="M47" s="82">
+      <c r="K47" s="68"/>
+      <c r="L47" s="69">
+        <f>SUM(L41:L46)</f>
+        <v>-1364728934</v>
+      </c>
+      <c r="M47" s="69">
         <f>SUM(M41:M46)</f>
         <v>0</v>
       </c>
-      <c r="N47" s="82">
+      <c r="N47" s="69">
         <f>SUM(N41:N46)</f>
         <v>0</v>
       </c>
-      <c r="O47" s="82">
+      <c r="O47" s="69">
         <f>SUM(O41:O46)</f>
         <v>0</v>
       </c>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
-      <c r="S47" s="60"/>
-      <c r="U47" s="60"/>
     </row>
     <row r="48" spans="1:21" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="60" t="s">
+      <c r="A48" t="s">
+        <v>164</v>
+      </c>
+      <c r="D48" s="43">
+        <f>Regular!$G$18</f>
+        <v>0</v>
+      </c>
+      <c r="G48" s="1" t="str">
+        <f>IF(G47='2025 Data'!H16,"","ERROR")</f>
+        <v/>
+      </c>
+      <c r="H48" t="s">
         <v>165</v>
-      </c>
-[...13 lines deleted...]
-        <v>166</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1" t="str">
-        <f>IF(-L47='2024 Data'!H22,"","ERROR")</f>
+        <f>IF(-L47='2025 Data'!H22,"","ERROR")</f>
         <v/>
       </c>
       <c r="M48" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
-      <c r="S48" s="60"/>
-[...28 lines deleted...]
-      <c r="F50" s="60"/>
+    </row>
+    <row r="49" spans="7:14" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="50" spans="7:14" x14ac:dyDescent="0.3">
       <c r="G50" s="7"/>
       <c r="H50" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="7"/>
-      <c r="O50" s="60"/>
-[...10 lines deleted...]
-      <c r="F51" s="60"/>
+    </row>
+    <row r="51" spans="7:14" x14ac:dyDescent="0.3">
       <c r="G51" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="L51" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="H51" s="60"/>
-[...3 lines deleted...]
-      <c r="L51" s="6" t="s">
+    </row>
+    <row r="52" spans="7:14" x14ac:dyDescent="0.3">
+      <c r="H52" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" s="45">
+        <f>+I47</f>
+        <v>0</v>
+      </c>
+      <c r="M52" t="s">
+        <v>22</v>
+      </c>
+      <c r="N52" s="45">
+        <f>+N47</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="7:14" x14ac:dyDescent="0.3">
+      <c r="H53" t="s">
         <v>170</v>
       </c>
-      <c r="M51" s="60"/>
-[...45 lines deleted...]
-      <c r="I53" s="63">
+      <c r="I53" s="54">
         <f>+'S + D Amort'!I45</f>
         <v>0</v>
       </c>
-      <c r="J53" s="60"/>
-[...5 lines deleted...]
-      <c r="N53" s="63">
+      <c r="M53" t="s">
+        <v>170</v>
+      </c>
+      <c r="N53" s="54">
         <f>+'S + D Amort'!N45</f>
         <v>0</v>
       </c>
-      <c r="O53" s="60"/>
-[...10 lines deleted...]
-      <c r="H54" s="62" t="s">
+    </row>
+    <row r="54" spans="7:14" x14ac:dyDescent="0.3">
+      <c r="H54" t="s">
         <v>20</v>
       </c>
-      <c r="I54" s="64">
+      <c r="I54" s="55">
         <f>+'Pro Occ Amort'!I46</f>
         <v>0</v>
       </c>
-      <c r="J54" s="60"/>
-[...2 lines deleted...]
-      <c r="M54" s="62" t="s">
+      <c r="M54" t="s">
         <v>20</v>
       </c>
-      <c r="N54" s="64">
+      <c r="N54" s="55">
         <f>+'Pro Occ Amort'!N46</f>
         <v>0</v>
       </c>
-      <c r="O54" s="60"/>
-[...31 lines deleted...]
-      <c r="I56" s="65">
+    </row>
+    <row r="56" spans="7:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H56" t="s">
+        <v>161</v>
+      </c>
+      <c r="I56" s="17">
         <f>SUM(I52:I54)</f>
         <v>0</v>
       </c>
-      <c r="J56" s="60"/>
-[...5 lines deleted...]
-      <c r="N56" s="65">
+      <c r="M56" t="s">
+        <v>161</v>
+      </c>
+      <c r="N56" s="17">
         <f>SUM(N52:N54)</f>
         <v>0</v>
       </c>
-      <c r="O56" s="60"/>
-[...37 lines deleted...]
-    </row>
+    </row>
+    <row r="57" spans="7:14" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="I7:O7"/>
     <mergeCell ref="G38:J38"/>
     <mergeCell ref="L38:O38"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A23:E23"/>
   </mergeCells>
   <conditionalFormatting sqref="U10:U16">
     <cfRule type="cellIs" dxfId="6" priority="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U19:U21 U25:U32">
     <cfRule type="cellIs" dxfId="5" priority="4" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U34">
     <cfRule type="cellIs" dxfId="4" priority="3" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P160"/>
   <sheetViews>
-    <sheetView topLeftCell="A56" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B80" sqref="B80"/>
+    <sheetView topLeftCell="A115" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A130" sqref="A130:G130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" style="62" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="16" max="16384" width="8.88671875" style="62"/>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" customWidth="1"/>
+    <col min="6" max="6" width="5.44140625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="17.88671875" customWidth="1"/>
+    <col min="8" max="8" width="18.5546875" customWidth="1"/>
+    <col min="9" max="9" width="5.44140625" style="13" customWidth="1"/>
+    <col min="10" max="10" width="18" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" customWidth="1"/>
+    <col min="12" max="12" width="18.44140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.88671875" customWidth="1"/>
+    <col min="15" max="15" width="15.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="154" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="155"/>
+      <c r="A1" s="86" t="s">
+        <v>269</v>
+      </c>
+      <c r="F1" s="24"/>
     </row>
     <row r="2" spans="1:13" ht="18" x14ac:dyDescent="0.35">
-      <c r="A2" s="154"/>
+      <c r="A2" s="86"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="87" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L4" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="156"/>
-[...8 lines deleted...]
-      <c r="L4" s="158" t="s">
+      <c r="M4" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="158" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="159" t="s">
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="159"/>
-[...5 lines deleted...]
-      <c r="L5" s="158" t="s">
+      <c r="M5" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M5" s="158" t="s">
+    </row>
+    <row r="6" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="J6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="K6" s="4"/>
+      <c r="L6" s="64" t="s">
         <v>54</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="L6" s="246" t="s">
+      <c r="M6" s="64" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" t="str">
+        <f>+Regular!B7</f>
+        <v>Beginning balance collective measures (June 30, 2024):</v>
+      </c>
+      <c r="J7" s="112">
+        <f>'2024 Data'!$J$7</f>
+        <v>76160325</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C8" t="s">
         <v>55</v>
       </c>
-      <c r="M6" s="246" t="s">
+      <c r="J8" s="44"/>
+      <c r="L8" s="112">
+        <f>'2024 Data'!J13</f>
+        <v>25973550</v>
+      </c>
+      <c r="M8" s="112">
+        <f>'2024 Data'!J19</f>
+        <v>6627</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9" s="44"/>
+      <c r="L9" s="112">
+        <f>'2024 Data'!J14</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="112">
+        <f>'2024 Data'!J20</f>
+        <v>4474980</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" s="44"/>
+      <c r="L10" s="113">
+        <f>'2024 Data'!J15</f>
+        <v>51545317</v>
+      </c>
+      <c r="M10" s="113">
+        <f>'2024 Data'!J21</f>
+        <v>47624115</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C11" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="44"/>
+      <c r="L11" s="69">
+        <f>SUM(L8:L10)</f>
+        <v>77518867</v>
+      </c>
+      <c r="M11" s="69">
+        <f>SUM(M8:M10)</f>
+        <v>52105722</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J12" s="68"/>
+      <c r="K12" s="114"/>
+      <c r="L12" s="68"/>
+      <c r="M12" s="68"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="92">
+        <f>'2024 Data'!$J$29</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="84">
+        <f>J7*G13</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="112">
+        <f>'2024 Data'!$J$39</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="114"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="C8" s="62" t="s">
+      <c r="K14" s="114"/>
+      <c r="L14" s="112">
+        <f>'2024 Data'!J43</f>
+        <v>0</v>
+      </c>
+      <c r="M14" s="112">
+        <f>'2024 Data'!J49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="48"/>
-[...10 lines deleted...]
-      <c r="C9" s="62" t="s">
+      <c r="H15" s="45"/>
+      <c r="K15" s="114"/>
+      <c r="L15" s="112">
+        <f>'2024 Data'!J44</f>
+        <v>0</v>
+      </c>
+      <c r="M15" s="112">
+        <f>'2024 Data'!J50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="J9" s="48"/>
-[...50 lines deleted...]
-      <c r="B13" s="62" t="s">
+      <c r="H16" s="45"/>
+      <c r="K16" s="114"/>
+      <c r="L16" s="112">
+        <f>'2024 Data'!J45</f>
+        <v>0</v>
+      </c>
+      <c r="M16" s="112">
+        <f>'2024 Data'!J51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C17" t="s">
         <v>62</v>
       </c>
-      <c r="G13" s="165">
-[...58 lines deleted...]
-      <c r="C17" s="62" t="s">
+      <c r="G17" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="G17" s="51" t="s">
+      <c r="H17" s="8"/>
+      <c r="J17" s="68"/>
+      <c r="K17" s="114"/>
+      <c r="L17" s="115">
+        <f>SUM(L14:L16)</f>
+        <v>0</v>
+      </c>
+      <c r="M17" s="115">
+        <f>SUM(M14:M16)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B18" t="s">
         <v>64</v>
       </c>
-      <c r="H17" s="90"/>
-[...12 lines deleted...]
-      <c r="B18" s="62" t="s">
+      <c r="G18" s="92">
+        <f>'2025 Data'!$J$29</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="13"/>
+      <c r="J18" s="68"/>
+      <c r="K18" s="114"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="H19" s="94"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="114"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="68"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="G18" s="165">
-[...17 lines deleted...]
-      <c r="A20" s="159" t="s">
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="4"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B21" s="95" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="159"/>
-[...5 lines deleted...]
-      <c r="B21" s="170" t="s">
+      <c r="C21" s="95"/>
+      <c r="D21" s="95"/>
+      <c r="E21" s="95"/>
+      <c r="F21" s="64"/>
+      <c r="L21" s="68"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="4"/>
+      <c r="H22" s="18"/>
+    </row>
+    <row r="23" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" t="s">
         <v>67</v>
       </c>
-      <c r="C21" s="170"/>
-[...14 lines deleted...]
-      <c r="B23" s="62" t="s">
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="4"/>
+      <c r="L23" s="190">
+        <f>'2025 Data'!$J$26</f>
+        <v>13975071</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="4"/>
+      <c r="N24" s="52"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B25" t="s">
         <v>68</v>
       </c>
-      <c r="G23" s="159"/>
-[...14 lines deleted...]
-      <c r="B25" s="62" t="s">
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="4"/>
+    </row>
+    <row r="26" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" t="s">
         <v>69</v>
       </c>
-      <c r="G25" s="159"/>
-[...4 lines deleted...]
-      <c r="B26" s="62" t="s">
+      <c r="D26" t="s">
         <v>70</v>
       </c>
-      <c r="D26" s="62" t="s">
-[...2 lines deleted...]
-      <c r="L26" s="59">
+      <c r="L26" s="53">
         <f>L23*G18</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="28" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B28" s="62" t="s">
+      <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="L28" s="112">
+        <f>'2025 Data'!$T$24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="L28" s="161">
-[...13 lines deleted...]
-      <c r="L30" s="82">
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="5"/>
+      <c r="L30" s="69">
         <f>L26-L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="33" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A33" s="172" t="s">
+      <c r="A33" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="J33" s="195" t="s">
         <v>74</v>
       </c>
-      <c r="J33" s="291" t="s">
+      <c r="K33" s="195"/>
+      <c r="L33" s="195"/>
+      <c r="N33" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="K33" s="291"/>
-[...1 lines deleted...]
-      <c r="N33" s="170" t="s">
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J34" s="165">
+        <f>+Regular!J34</f>
+        <v>45473</v>
+      </c>
+      <c r="K34" s="165"/>
+      <c r="L34" s="165">
+        <f>+Regular!L34</f>
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J35" s="97">
+        <f>G13</f>
+        <v>0</v>
+      </c>
+      <c r="K35" s="98"/>
+      <c r="L35" s="97">
+        <f>G18</f>
+        <v>0</v>
+      </c>
+      <c r="N35" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="O33" s="173"/>
-[...8 lines deleted...]
-        <f>+Regular!L34</f>
+      <c r="O35" s="13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="J36" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="K36" s="64"/>
+      <c r="L36" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="N36" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="O36" s="42" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" t="s">
+        <v>82</v>
+      </c>
+      <c r="J37" s="68">
+        <f>L14</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="112">
+        <f>'2025 Data'!T43</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="68">
+        <f>L37-J37</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" t="s">
+        <v>83</v>
+      </c>
+      <c r="J38" s="68">
+        <f>L15</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="112">
+        <f>'2025 Data'!T44</f>
+        <v>0</v>
+      </c>
+      <c r="N38" s="68">
+        <f>L38-J38</f>
+        <v>0</v>
+      </c>
+      <c r="O38" s="68"/>
+    </row>
+    <row r="39" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B39" t="s">
+        <v>84</v>
+      </c>
+      <c r="J39" s="68">
+        <f>L16</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="112">
+        <f>'2025 Data'!T45</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="68">
+        <f>L39-J39</f>
+        <v>0</v>
+      </c>
+      <c r="O39" s="68"/>
+    </row>
+    <row r="40" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="94" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="94"/>
+      <c r="N40" s="68"/>
+      <c r="O40" s="68"/>
+    </row>
+    <row r="41" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B41" t="s">
+        <v>82</v>
+      </c>
+      <c r="J41" s="68">
+        <f>M14</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="112">
+        <f>'2025 Data'!T49</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="68"/>
+      <c r="O41" s="68">
+        <f>L41-J41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B42" t="s">
+        <v>83</v>
+      </c>
+      <c r="J42" s="68">
+        <f>M15</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="112">
+        <f>'2025 Data'!T50</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="68"/>
+      <c r="O42" s="68">
+        <f>L42-J42</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B43" t="s">
+        <v>84</v>
+      </c>
+      <c r="J43" s="68">
+        <f>M16</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="112">
+        <f>'2025 Data'!T51</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="68"/>
+      <c r="O43" s="68">
+        <f>L43-J43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="N44" s="68"/>
+      <c r="O44" s="68"/>
+    </row>
+    <row r="45" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="94" t="s">
+        <v>7</v>
+      </c>
+      <c r="J45" s="68">
+        <f>J13</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="114"/>
+      <c r="L45" s="112">
+        <f>'2025 Data'!$T$39</f>
+        <v>0</v>
+      </c>
+      <c r="O45" s="68">
+        <f>(L45-J45)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="94"/>
+      <c r="E46" s="13"/>
+      <c r="H46" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+    </row>
+    <row r="47" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="94" t="s">
+        <v>87</v>
+      </c>
+      <c r="E47" s="112">
+        <f>'2025 Data'!$J$10</f>
+        <v>16917537</v>
+      </c>
+      <c r="G47" t="s">
+        <v>88</v>
+      </c>
+      <c r="H47" s="112">
+        <f>'2025 Data'!$T$54</f>
+        <v>0</v>
+      </c>
+      <c r="J47" s="97">
+        <f>G18</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="116"/>
+      <c r="L47" s="117">
+        <f>ROUND(E47*J47,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A48" s="94"/>
+      <c r="E48" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H48" s="13"/>
+      <c r="J48" s="97" t="s">
+        <v>90</v>
+      </c>
+      <c r="L48" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="M48" s="45"/>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A49" s="94"/>
+      <c r="E49" s="13"/>
+      <c r="H49" s="13"/>
+      <c r="J49" s="97"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="45"/>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A50" s="94"/>
+      <c r="E50" s="13"/>
+      <c r="H50" s="13"/>
+      <c r="J50" s="97"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="45"/>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A51" s="94"/>
+      <c r="E51" s="13"/>
+      <c r="H51" s="13"/>
+      <c r="J51" s="97"/>
+      <c r="L51" s="13"/>
+      <c r="M51" s="45"/>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A54" s="6" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B55" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J56" s="195" t="s">
+        <v>74</v>
+      </c>
+      <c r="K56" s="195"/>
+      <c r="L56" s="195"/>
+      <c r="N56" s="95" t="s">
+        <v>75</v>
+      </c>
+      <c r="O56" s="7"/>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H57" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="J57" s="165">
+        <f>+J34</f>
         <v>45473</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="J35" s="174">
+      <c r="K57" s="165"/>
+      <c r="L57" s="165">
+        <f>+L34</f>
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H58" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="J58" s="97">
         <f>G13</f>
         <v>0</v>
       </c>
-      <c r="K35" s="175"/>
-[...4 lines deleted...]
-      <c r="N35" s="51" t="s">
+      <c r="K58" s="98"/>
+      <c r="L58" s="97">
+        <f>L35</f>
+        <v>0</v>
+      </c>
+      <c r="N58" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="O58" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="O35" s="51" t="s">
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H59" s="182">
+        <f>+J34</f>
+        <v>45473</v>
+      </c>
+      <c r="J59" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="K59" s="64"/>
+      <c r="L59" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="N59" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="O59" s="42" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B61" t="s">
+        <v>45</v>
+      </c>
+      <c r="H61" s="76">
+        <f>L11</f>
+        <v>77518867</v>
+      </c>
+      <c r="J61" s="45">
+        <f>ROUND(H61*J58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="100"/>
+      <c r="L61" s="45">
+        <f>ROUND(H61*L58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N61" s="45">
+        <f>L61-J61</f>
+        <v>0</v>
+      </c>
+      <c r="O61" s="45"/>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H62" s="76"/>
+      <c r="J62" s="45"/>
+      <c r="K62" s="100"/>
+      <c r="L62" s="45"/>
+      <c r="N62" s="14"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B63" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" s="76">
+        <f>M11</f>
+        <v>52105722</v>
+      </c>
+      <c r="J63" s="45">
+        <f>ROUND(H63*J58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="100"/>
+      <c r="L63" s="45">
+        <f>ROUND(H63*L58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O63" s="45">
+        <f>L63-J63</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J64" s="45"/>
+      <c r="K64" s="100"/>
+      <c r="L64" s="45"/>
+      <c r="N64" s="14"/>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B65" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" s="45">
+        <f>J7</f>
+        <v>76160325</v>
+      </c>
+      <c r="J65" s="45">
+        <f>ROUND(H65*J58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="100"/>
+      <c r="L65" s="45">
+        <f>ROUND(H65*L58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N65" s="7"/>
+      <c r="O65" s="55">
+        <f>L65-J65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C67" t="s">
+        <v>94</v>
+      </c>
+      <c r="N67" s="44">
+        <f>SUM(N61:N65)</f>
+        <v>0</v>
+      </c>
+      <c r="O67" s="44">
+        <f>SUM(O61:O65)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C69" t="s">
+        <v>95</v>
+      </c>
+      <c r="H69" s="5"/>
+      <c r="N69" s="45">
+        <f>+O67-N67</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C70" t="s">
+        <v>96</v>
+      </c>
+      <c r="N70" s="118"/>
+      <c r="O70" s="7"/>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="N71" s="68"/>
+      <c r="O71" s="68"/>
+    </row>
+    <row r="72" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C72" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D72" s="5"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="5"/>
+      <c r="N72" s="117">
+        <f>N67+N69</f>
+        <v>0</v>
+      </c>
+      <c r="O72" s="117">
+        <f>O67+O69</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="J73" s="4" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J74" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="K74" s="4"/>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A75" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J75" s="167">
+        <f>+L34</f>
+        <v>45838</v>
+      </c>
+      <c r="K75" s="4"/>
+      <c r="L75" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B76" t="s">
+        <v>100</v>
+      </c>
+      <c r="J76" s="97">
+        <f>L35</f>
+        <v>0</v>
+      </c>
+      <c r="K76" s="102"/>
+      <c r="L76" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H77" s="95" t="s">
+        <v>102</v>
+      </c>
+      <c r="J77" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="K77" s="64"/>
+      <c r="L77" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="N77" s="64" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B78" t="s">
+        <v>103</v>
+      </c>
+      <c r="H78" s="133">
+        <v>13983030</v>
+      </c>
+      <c r="J78" s="45">
+        <f>H78*J76</f>
+        <v>0</v>
+      </c>
+      <c r="K78" s="100"/>
+      <c r="L78" s="68">
+        <f>+L28</f>
+        <v>0</v>
+      </c>
+      <c r="N78" s="45">
+        <f>ROUND(L78-J78,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B79" t="str">
+        <f>+Regular!B79</f>
+        <v xml:space="preserve"> ( Per page 36 of IPERS June 30, 2025 GASB 68 Actuary Report)</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B80" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B81" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A82" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="4" t="s">
         <v>78</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="B39" s="62" t="s">
+      <c r="J82" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="K82" s="4"/>
+      <c r="L82" s="4" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A83" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="C83" s="5"/>
+      <c r="D83" s="5"/>
+      <c r="E83" s="5"/>
+      <c r="F83" s="4"/>
+      <c r="G83" s="5"/>
+      <c r="H83" s="64" t="s">
+        <v>109</v>
+      </c>
+      <c r="J83" s="64" t="s">
+        <v>110</v>
+      </c>
+      <c r="K83" s="64"/>
+      <c r="L83" s="64" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="C84" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="I85" s="4"/>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B86" t="s">
+        <v>113</v>
+      </c>
+      <c r="H86" s="53">
+        <f>J86-L86</f>
+        <v>0</v>
+      </c>
+      <c r="I86" s="19"/>
+      <c r="J86" s="53">
+        <f>$N$69</f>
+        <v>0</v>
+      </c>
+      <c r="K86" s="119"/>
+      <c r="L86" s="53">
+        <f>ROUND(N69/H94,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H87" s="53"/>
+      <c r="I87" s="103"/>
+      <c r="J87" s="53"/>
+      <c r="K87" s="119"/>
+      <c r="L87" s="9"/>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B88" t="s">
+        <v>114</v>
+      </c>
+      <c r="H88" s="55">
+        <f>+N78-L88</f>
+        <v>0</v>
+      </c>
+      <c r="I88" s="103"/>
+      <c r="J88" s="55">
+        <f>+N78</f>
+        <v>0</v>
+      </c>
+      <c r="K88" s="120"/>
+      <c r="L88" s="55">
+        <f>ROUND(+N78/H94,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H89" s="53"/>
+      <c r="I89" s="119"/>
+      <c r="J89" s="53"/>
+      <c r="K89" s="119"/>
+    </row>
+    <row r="90" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C90" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H90" s="121">
+        <f>H86+H88</f>
+        <v>0</v>
+      </c>
+      <c r="I90" s="119"/>
+      <c r="J90" s="121">
+        <f>J86+J88</f>
+        <v>0</v>
+      </c>
+      <c r="K90" s="122"/>
+      <c r="L90" s="121">
+        <f>L86+L88</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="H91" s="14"/>
+      <c r="I91" s="108"/>
+      <c r="J91" s="14"/>
+      <c r="K91" s="109"/>
+      <c r="L91" s="14"/>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H92" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="I92" s="4"/>
+      <c r="L92" s="8" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H93" s="14"/>
+      <c r="I93" s="109"/>
+      <c r="J93" s="14"/>
+      <c r="K93" s="109"/>
+      <c r="L93" s="14"/>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B94" t="s">
+        <v>118</v>
+      </c>
+      <c r="H94" s="166">
+        <f>'2025 Data'!$E$57</f>
+        <v>5.35</v>
+      </c>
+      <c r="J94" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="K94" s="109"/>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H95" s="109"/>
+      <c r="J95" s="14"/>
+      <c r="K95" s="109"/>
+      <c r="L95" s="14"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J96" s="14"/>
+      <c r="K96" s="109"/>
+      <c r="L96" s="14"/>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J97" s="14"/>
+      <c r="K97" s="109"/>
+      <c r="L97" s="14"/>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J98" s="14"/>
+      <c r="K98" s="109"/>
+      <c r="L98" s="14"/>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J99" s="14"/>
+      <c r="K99" s="109"/>
+      <c r="L99" s="14"/>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J100" s="14"/>
+      <c r="K100" s="109"/>
+      <c r="L100" s="14"/>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J101" s="14"/>
+      <c r="K101" s="109"/>
+      <c r="L101" s="14"/>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J102" s="14"/>
+      <c r="K102" s="109"/>
+      <c r="L102" s="14"/>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J103" s="14"/>
+      <c r="K103" s="109"/>
+      <c r="L103" s="14"/>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J104" s="14"/>
+      <c r="K104" s="109"/>
+      <c r="L104" s="14"/>
+    </row>
+    <row r="105" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J105" s="14"/>
+      <c r="K105" s="109"/>
+      <c r="L105" s="14"/>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J106" s="14"/>
+      <c r="K106" s="109"/>
+      <c r="L106" s="14"/>
+    </row>
+    <row r="107" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J107" s="14"/>
+      <c r="K107" s="109"/>
+      <c r="L107" s="14"/>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J108" s="14"/>
+      <c r="K108" s="109"/>
+      <c r="L108" s="14"/>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J109" s="14"/>
+      <c r="K109" s="109"/>
+      <c r="L109" s="14"/>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J110" s="14"/>
+      <c r="K110" s="109"/>
+      <c r="L110" s="14"/>
+    </row>
+    <row r="111" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="6" t="str">
+        <f>+Regular!A111</f>
+        <v>Journal Entries for Entity's Year Ended June 30, 2026 (June 30, 2025 measurement date)</v>
+      </c>
+      <c r="F111" s="108"/>
+      <c r="I111" s="108"/>
+      <c r="K111" s="108"/>
+    </row>
+    <row r="112" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H112" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="I112" s="4"/>
+      <c r="J112" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="K112" s="19"/>
+    </row>
+    <row r="113" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A113" t="s">
+        <v>78</v>
+      </c>
+      <c r="H113" s="19"/>
+      <c r="I113" s="4"/>
+      <c r="J113" s="19"/>
+      <c r="K113" s="19"/>
+    </row>
+    <row r="114" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B114" t="s">
+        <v>121</v>
+      </c>
+      <c r="H114" s="68">
+        <f>+N37</f>
+        <v>0</v>
+      </c>
+      <c r="I114" s="114"/>
+      <c r="J114" s="52">
+        <v>0</v>
+      </c>
+      <c r="K114" s="123"/>
+    </row>
+    <row r="115" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B115" t="s">
+        <v>122</v>
+      </c>
+      <c r="H115" s="9">
+        <f>+N38</f>
+        <v>0</v>
+      </c>
+      <c r="I115" s="114"/>
+      <c r="J115" s="52"/>
+      <c r="K115" s="123"/>
+    </row>
+    <row r="116" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B116" t="s">
+        <v>123</v>
+      </c>
+      <c r="H116" s="53">
+        <f>N39</f>
+        <v>0</v>
+      </c>
+      <c r="I116" s="119"/>
+      <c r="J116" s="53"/>
+      <c r="K116" s="123"/>
+      <c r="L116" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B117" t="s">
+        <v>125</v>
+      </c>
+      <c r="H117" s="53">
+        <f>IF(H90&lt;0,0,H90)</f>
+        <v>0</v>
+      </c>
+      <c r="I117" s="119"/>
+      <c r="K117" s="103"/>
+    </row>
+    <row r="118" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A118" t="s">
+        <v>44</v>
+      </c>
+      <c r="H118" s="53"/>
+      <c r="I118" s="119"/>
+      <c r="J118" s="53"/>
+    </row>
+    <row r="119" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B119" t="s">
+        <v>44</v>
+      </c>
+      <c r="H119" s="53">
+        <f>L47</f>
+        <v>0</v>
+      </c>
+      <c r="I119" s="119"/>
+      <c r="J119" s="53"/>
+      <c r="K119" s="119"/>
+    </row>
+    <row r="120" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B120" t="s">
+        <v>126</v>
+      </c>
+      <c r="H120" s="53">
+        <f>L90</f>
+        <v>0</v>
+      </c>
+      <c r="I120" s="119"/>
+      <c r="J120" s="53"/>
+      <c r="K120" s="119"/>
+    </row>
+    <row r="121" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B121" t="s">
+        <v>127</v>
+      </c>
+      <c r="H121" s="133">
+        <v>0</v>
+      </c>
+      <c r="I121" s="119"/>
+      <c r="J121" s="53"/>
+      <c r="K121" s="119"/>
+    </row>
+    <row r="122" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A122" t="s">
         <v>85</v>
       </c>
-      <c r="J39" s="81">
-[...80 lines deleted...]
-      <c r="A45" s="168" t="s">
+      <c r="H122" s="53"/>
+      <c r="I122" s="119"/>
+      <c r="J122" s="53"/>
+      <c r="K122" s="119"/>
+    </row>
+    <row r="123" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B123" t="s">
+        <v>128</v>
+      </c>
+      <c r="H123" s="53"/>
+      <c r="I123" s="119"/>
+      <c r="J123" s="53">
+        <f>O41</f>
+        <v>0</v>
+      </c>
+      <c r="K123" s="119"/>
+    </row>
+    <row r="124" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B124" t="s">
+        <v>129</v>
+      </c>
+      <c r="H124" s="53"/>
+      <c r="I124" s="119"/>
+      <c r="J124" s="53">
+        <f>O42</f>
+        <v>0</v>
+      </c>
+      <c r="K124" s="119"/>
+    </row>
+    <row r="125" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B125" t="s">
+        <v>130</v>
+      </c>
+      <c r="H125" s="53">
+        <f>-O43</f>
+        <v>0</v>
+      </c>
+      <c r="I125" s="119"/>
+      <c r="J125" s="53"/>
+      <c r="K125" s="119"/>
+      <c r="L125" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B126" t="s">
+        <v>131</v>
+      </c>
+      <c r="H126" s="53"/>
+      <c r="I126" s="119"/>
+      <c r="J126" s="53">
+        <f>IF(H90&lt;0,-H90,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K126" s="119"/>
+    </row>
+    <row r="127" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A127" t="s">
+        <v>132</v>
+      </c>
+      <c r="H127" s="53"/>
+      <c r="I127" s="119"/>
+      <c r="J127" s="53"/>
+      <c r="K127" s="119"/>
+    </row>
+    <row r="128" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B128" t="str">
+        <f>+Regular!B128</f>
+        <v xml:space="preserve"> - Entity contributions from 7/01/2025 through 6/30/2026</v>
+      </c>
+      <c r="H128" s="53"/>
+      <c r="I128" s="119"/>
+      <c r="J128" s="53">
+        <f>L28</f>
+        <v>0</v>
+      </c>
+      <c r="K128" s="119"/>
+      <c r="L128" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A129" t="s">
         <v>7</v>
       </c>
-      <c r="J45" s="81">
-[...849 lines deleted...]
-      <c r="L128" s="69" t="s">
+      <c r="H129" s="53"/>
+      <c r="I129" s="119"/>
+      <c r="J129" s="53">
+        <f>O45</f>
+        <v>0</v>
+      </c>
+      <c r="K129" s="119"/>
+    </row>
+    <row r="130" spans="1:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="204" t="s">
+        <v>135</v>
+      </c>
+      <c r="B130" s="204"/>
+      <c r="C130" s="204"/>
+      <c r="D130" s="204"/>
+      <c r="E130" s="204"/>
+      <c r="F130" s="204"/>
+      <c r="G130" s="205"/>
+      <c r="H130" s="134">
+        <f>-'S + D Amort'!O33</f>
+        <v>0</v>
+      </c>
+      <c r="I130" s="58"/>
+      <c r="J130" s="134">
+        <f>+'S + D Amort'!O19</f>
+        <v>0</v>
+      </c>
+      <c r="K130" s="119"/>
+      <c r="L130" s="196" t="s">
         <v>172</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="P130" s="287"/>
+      <c r="M130" s="196"/>
+      <c r="N130" s="196"/>
+      <c r="O130" s="196"/>
+      <c r="P130" s="196"/>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A131" s="69"/>
-[...3 lines deleted...]
-      <c r="H131" s="214">
+      <c r="B131" t="s">
+        <v>137</v>
+      </c>
+      <c r="H131" s="134">
         <f>+J130</f>
         <v>0</v>
       </c>
-      <c r="I131" s="68"/>
-      <c r="J131" s="214">
+      <c r="I131" s="58"/>
+      <c r="J131" s="134">
         <f>+H130</f>
         <v>0</v>
       </c>
-      <c r="K131" s="187"/>
-[...4 lines deleted...]
-      <c r="P131" s="287"/>
+      <c r="K131" s="119"/>
+      <c r="L131" s="196"/>
+      <c r="M131" s="196"/>
+      <c r="N131" s="196"/>
+      <c r="O131" s="196"/>
+      <c r="P131" s="196"/>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="H132" s="59"/>
-[...7 lines deleted...]
-      <c r="P132" s="287"/>
+      <c r="H132" s="53"/>
+      <c r="I132" s="119"/>
+      <c r="J132" s="53"/>
+      <c r="K132" s="119"/>
+      <c r="L132" s="196"/>
+      <c r="M132" s="196"/>
+      <c r="N132" s="196"/>
+      <c r="O132" s="196"/>
+      <c r="P132" s="196"/>
     </row>
     <row r="133" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="E133" s="62" t="s">
+      <c r="E133" t="s">
         <v>13</v>
       </c>
-      <c r="H133" s="199">
+      <c r="H133" s="16">
         <f>SUM(H114:H132)</f>
         <v>0</v>
       </c>
-      <c r="I133" s="200"/>
-      <c r="J133" s="199">
+      <c r="I133" s="111"/>
+      <c r="J133" s="16">
         <f>SUM(J114:J132)</f>
         <v>0</v>
       </c>
-      <c r="K133" s="201"/>
-[...4 lines deleted...]
-      <c r="P133" s="287"/>
+      <c r="K133" s="100"/>
+      <c r="L133" s="196"/>
+      <c r="M133" s="196"/>
+      <c r="N133" s="196"/>
+      <c r="O133" s="196"/>
+      <c r="P133" s="196"/>
     </row>
     <row r="134" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="135" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="G135" s="62" t="s">
-[...2 lines deleted...]
-      <c r="J135" s="65">
+      <c r="G135" t="s">
+        <v>138</v>
+      </c>
+      <c r="J135" s="17">
         <f>H133-J133</f>
         <v>0</v>
       </c>
-      <c r="K135" s="201"/>
+      <c r="K135" s="100"/>
     </row>
     <row r="136" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="69" t="str">
+      <c r="B136" t="str">
         <f>+Regular!B136</f>
-        <v>To record pension accrual amounts for the year ended June 30, 2025</v>
+        <v>To record pension accrual amounts for the year ended June 30, 2026</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="B137" s="69" t="str">
+      <c r="B137" t="str">
         <f>+Regular!B137</f>
-        <v>based on the June 30, 2024 measurement date.</v>
+        <v>based on the June 30, 2025 measurement date.</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A139" s="181"/>
+      <c r="A139" s="6"/>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="I140" s="62"/>
-      <c r="K140" s="62"/>
+      <c r="I140"/>
+      <c r="K140"/>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="I141" s="62"/>
-      <c r="K141" s="62"/>
+      <c r="I141"/>
+      <c r="K141"/>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="C142" s="23"/>
-[...1 lines deleted...]
-      <c r="K142" s="62"/>
+      <c r="C142" s="22"/>
+      <c r="I142"/>
+      <c r="K142"/>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="C143" s="23"/>
-[...1 lines deleted...]
-      <c r="K143" s="62"/>
+      <c r="C143" s="22"/>
+      <c r="I143"/>
+      <c r="K143"/>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="C144" s="23"/>
-[...1 lines deleted...]
-      <c r="K144" s="62"/>
+      <c r="C144" s="22"/>
+      <c r="I144"/>
+      <c r="K144"/>
     </row>
     <row r="145" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C145" s="23"/>
-[...1 lines deleted...]
-      <c r="K145" s="62"/>
+      <c r="C145" s="22"/>
+      <c r="I145"/>
+      <c r="K145"/>
     </row>
     <row r="146" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C146" s="23"/>
-[...1 lines deleted...]
-      <c r="K146" s="62"/>
+      <c r="C146" s="22"/>
+      <c r="I146"/>
+      <c r="K146"/>
     </row>
     <row r="147" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C147" s="23"/>
-[...1 lines deleted...]
-      <c r="K147" s="62"/>
+      <c r="C147" s="22"/>
+      <c r="I147"/>
+      <c r="K147"/>
     </row>
     <row r="148" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C148" s="23"/>
-[...1 lines deleted...]
-      <c r="K148" s="62"/>
+      <c r="C148" s="22"/>
+      <c r="I148"/>
+      <c r="K148"/>
     </row>
     <row r="149" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C149" s="23"/>
-[...1 lines deleted...]
-      <c r="K149" s="62"/>
+      <c r="C149" s="22"/>
+      <c r="I149"/>
+      <c r="K149"/>
     </row>
     <row r="150" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="I150" s="62"/>
-      <c r="K150" s="62"/>
+      <c r="I150"/>
+      <c r="K150"/>
     </row>
     <row r="151" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="I151" s="62"/>
-      <c r="K151" s="62"/>
+      <c r="I151"/>
+      <c r="K151"/>
     </row>
     <row r="152" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="I152" s="62"/>
-      <c r="K152" s="62"/>
+      <c r="I152"/>
+      <c r="K152"/>
     </row>
     <row r="153" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A153" s="181"/>
+      <c r="A153" s="6"/>
     </row>
     <row r="154" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H154" s="81"/>
-[...2 lines deleted...]
-      <c r="K154" s="187"/>
+      <c r="H154" s="68"/>
+      <c r="I154" s="119"/>
+      <c r="J154" s="53"/>
+      <c r="K154" s="119"/>
     </row>
     <row r="155" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H155" s="81"/>
-[...2 lines deleted...]
-      <c r="K155" s="187"/>
+      <c r="H155" s="68"/>
+      <c r="I155" s="119"/>
+      <c r="J155" s="53"/>
+      <c r="K155" s="119"/>
     </row>
     <row r="156" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H156" s="59"/>
-[...2 lines deleted...]
-      <c r="K156" s="187"/>
+      <c r="H156" s="53"/>
+      <c r="I156" s="119"/>
+      <c r="J156" s="68"/>
+      <c r="K156" s="119"/>
     </row>
     <row r="157" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H157" s="59"/>
-[...1 lines deleted...]
-      <c r="K157" s="187"/>
+      <c r="H157" s="53"/>
+      <c r="I157" s="119"/>
+      <c r="K157" s="119"/>
     </row>
     <row r="158" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H158" s="59"/>
-[...1 lines deleted...]
-      <c r="J158" s="81"/>
+      <c r="H158" s="53"/>
+      <c r="I158" s="119"/>
+      <c r="J158" s="68"/>
     </row>
     <row r="159" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="I159" s="187"/>
+      <c r="I159" s="119"/>
     </row>
     <row r="160" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="I160" s="187"/>
+      <c r="I160" s="119"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="J33:L33"/>
     <mergeCell ref="J56:L56"/>
-    <mergeCell ref="A130:G130"/>
     <mergeCell ref="L130:P133"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="3" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U57"/>
   <sheetViews>
-    <sheetView topLeftCell="D7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="O34" sqref="O34"/>
+    <sheetView topLeftCell="D13" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H30" sqref="H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="3.6640625" style="62" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="16384" width="8.88671875" style="62"/>
+    <col min="1" max="2" width="3.6640625" customWidth="1"/>
+    <col min="3" max="3" width="13.109375" customWidth="1"/>
+    <col min="4" max="4" width="11.88671875" customWidth="1"/>
+    <col min="5" max="5" width="10.88671875" customWidth="1"/>
+    <col min="7" max="11" width="14.6640625" customWidth="1"/>
+    <col min="12" max="12" width="16" customWidth="1"/>
+    <col min="13" max="17" width="14.6640625" customWidth="1"/>
+    <col min="18" max="18" width="13.88671875" customWidth="1"/>
+    <col min="19" max="20" width="13.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="155" t="s">
-        <v>174</v>
+      <c r="A1" s="24" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="B3" s="159" t="s">
+      <c r="B3" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="C3" s="159"/>
-[...5 lines deleted...]
-      <c r="I3" s="159" t="s">
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B5" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="J3" s="159"/>
-[...3 lines deleted...]
-      <c r="B5" s="159" t="s">
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="13"/>
+      <c r="I7" s="197" t="s">
         <v>142</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="I7" s="293" t="s">
+      <c r="J7" s="197"/>
+      <c r="K7" s="197"/>
+      <c r="L7" s="197"/>
+      <c r="M7" s="197"/>
+      <c r="N7" s="197"/>
+      <c r="O7" s="197"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+    </row>
+    <row r="8" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="198" t="s">
         <v>143</v>
       </c>
-      <c r="J7" s="293"/>
-[...12 lines deleted...]
-      <c r="A8" s="292" t="s">
+      <c r="B8" s="198"/>
+      <c r="C8" s="198"/>
+      <c r="D8" s="198"/>
+      <c r="E8" s="198"/>
+      <c r="F8" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="292"/>
-[...3 lines deleted...]
-      <c r="F8" s="202" t="s">
+      <c r="G8" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="G8" s="202" t="s">
+      <c r="H8" s="56" t="s">
         <v>146</v>
       </c>
-      <c r="H8" s="202" t="s">
+      <c r="I8" s="7">
+        <f>+'Reg - Amort'!I8</f>
+        <v>2020</v>
+      </c>
+      <c r="J8" s="7">
+        <f>+'Reg - Amort'!J8</f>
+        <v>2021</v>
+      </c>
+      <c r="K8" s="7">
+        <f>+'Reg - Amort'!K8</f>
+        <v>2022</v>
+      </c>
+      <c r="L8" s="7">
+        <f>+'Reg - Amort'!L8</f>
+        <v>2023</v>
+      </c>
+      <c r="M8" s="7">
+        <f>+'Reg - Amort'!M8</f>
+        <v>2024</v>
+      </c>
+      <c r="N8" s="7">
+        <f>+'Reg - Amort'!N8</f>
+        <v>2025</v>
+      </c>
+      <c r="O8" s="7">
+        <f>+'Reg - Amort'!O8</f>
+        <v>2026</v>
+      </c>
+      <c r="P8" s="7">
+        <f>+'Reg - Amort'!P8</f>
+        <v>2027</v>
+      </c>
+      <c r="Q8" s="7">
+        <f>+'Reg - Amort'!Q8</f>
+        <v>2028</v>
+      </c>
+      <c r="R8" s="7">
+        <f>+'Reg - Amort'!R8</f>
+        <v>2029</v>
+      </c>
+      <c r="S8" s="7">
+        <f>+'Reg - Amort'!S8</f>
+        <v>2030</v>
+      </c>
+      <c r="T8" s="7">
+        <f>+'Reg - Amort'!T8</f>
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B9" t="s">
         <v>147</v>
       </c>
-      <c r="I8" s="173">
-[...4 lines deleted...]
-        <f>+'Reg - Amort'!J8</f>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F10" s="13">
+        <f>+'Reg - Amort'!F10</f>
         <v>2020</v>
       </c>
-      <c r="K8" s="173">
-[...50 lines deleted...]
-      <c r="G10" s="253">
+      <c r="G10" s="166">
         <f>+'Reg - Amort'!G10</f>
-        <v>5.28</v>
-[...4 lines deleted...]
-      <c r="I10" s="81">
+        <v>5.5</v>
+      </c>
+      <c r="H10" s="127">
+        <v>0</v>
+      </c>
+      <c r="I10" s="68">
         <f>ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="J10" s="81">
+      <c r="J10" s="68">
         <f>ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="K10" s="81">
+      <c r="K10" s="68">
         <f>ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="L10" s="81">
+      <c r="L10" s="68">
         <f>ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="M10" s="81">
+      <c r="M10" s="68">
         <f>ROUND(H10/G10,0)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="81">
+      <c r="N10" s="68">
         <f>H10-I10-J10-K10-L10-M10</f>
         <v>0</v>
       </c>
-      <c r="O10" s="1"/>
+      <c r="O10" s="68"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
-      <c r="R10" s="60"/>
-[...2 lines deleted...]
-      <c r="U10" s="56">
+      <c r="U10" s="50">
         <f t="shared" ref="U10:U16" si="0">SUM(I10:T10)-H10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F11" s="51">
+      <c r="F11" s="13">
         <f>+'Reg - Amort'!F11</f>
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="G11" s="253">
+        <v>2021</v>
+      </c>
+      <c r="G11" s="166">
         <f>+'Reg - Amort'!G11</f>
-        <v>5.5</v>
-[...1 lines deleted...]
-      <c r="H11" s="206">
+        <v>5.49</v>
+      </c>
+      <c r="H11" s="127">
         <v>0</v>
       </c>
       <c r="I11" s="1"/>
-      <c r="J11" s="81">
+      <c r="J11" s="68">
         <f>ROUND(H11/G11,0)</f>
         <v>0</v>
       </c>
-      <c r="K11" s="81">
+      <c r="K11" s="68">
         <f t="shared" ref="K11:K12" si="1">ROUND(H11/G11,0)</f>
         <v>0</v>
       </c>
-      <c r="L11" s="81">
+      <c r="L11" s="68">
         <f t="shared" ref="L11:L13" si="2">ROUND(H11/G11,0)</f>
         <v>0</v>
       </c>
-      <c r="M11" s="81">
+      <c r="M11" s="68">
         <f t="shared" ref="M11:M14" si="3">ROUND(H11/G11,0)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="81">
+      <c r="N11" s="68">
         <f>ROUND(H11/G11,0)</f>
         <v>0</v>
       </c>
-      <c r="O11" s="257">
+      <c r="O11" s="68">
         <f>H11-J11-K11-L11-M11-N11</f>
         <v>0</v>
       </c>
-      <c r="P11" s="15"/>
-[...4 lines deleted...]
-      <c r="U11" s="56">
+      <c r="P11" s="14"/>
+      <c r="Q11" s="14"/>
+      <c r="U11" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F12" s="51">
+      <c r="F12" s="13">
         <f>+'Reg - Amort'!F12</f>
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="G12" s="253">
+        <v>2022</v>
+      </c>
+      <c r="G12" s="166">
         <f>+'Reg - Amort'!G12</f>
-        <v>5.49</v>
-[...6 lines deleted...]
-      <c r="K12" s="81">
+        <v>5.38</v>
+      </c>
+      <c r="H12" s="127">
+        <v>0</v>
+      </c>
+      <c r="I12" s="14"/>
+      <c r="J12" s="68"/>
+      <c r="K12" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="81">
+      <c r="L12" s="68">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M12" s="81">
+      <c r="M12" s="68">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N12" s="81">
+      <c r="N12" s="68">
         <f t="shared" ref="N12:N15" si="4">ROUND(H12/G12,0)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="257">
+      <c r="O12" s="68">
         <f>ROUND(H12/G12,0)</f>
         <v>0</v>
       </c>
-      <c r="P12" s="81">
+      <c r="P12" s="68">
         <f>H12-K12-L12-M12-N12-O12</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="15"/>
-[...3 lines deleted...]
-      <c r="U12" s="56">
+      <c r="Q12" s="14"/>
+      <c r="U12" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F13" s="51">
+      <c r="F13" s="13">
         <f>+'Reg - Amort'!F13</f>
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="G13" s="253">
+        <v>2023</v>
+      </c>
+      <c r="G13" s="166">
         <f>+'Reg - Amort'!G13</f>
-        <v>5.38</v>
-[...7 lines deleted...]
-      <c r="L13" s="81">
+        <v>5.4</v>
+      </c>
+      <c r="H13" s="127">
+        <v>0</v>
+      </c>
+      <c r="I13" s="14"/>
+      <c r="J13" s="68"/>
+      <c r="K13" s="68"/>
+      <c r="L13" s="68">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M13" s="81">
+      <c r="M13" s="68">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N13" s="81">
+      <c r="N13" s="68">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O13" s="257">
+      <c r="O13" s="68">
         <f t="shared" ref="O13:O16" si="5">ROUND(H13/G13,0)</f>
         <v>0</v>
       </c>
-      <c r="P13" s="81">
+      <c r="P13" s="68">
         <f>ROUND(H13/G13,0)</f>
         <v>0</v>
       </c>
-      <c r="Q13" s="81">
+      <c r="Q13" s="68">
         <f>H13-L13-M13-N13-O13-P13</f>
         <v>0</v>
       </c>
-      <c r="R13" s="60"/>
-[...2 lines deleted...]
-      <c r="U13" s="56">
+      <c r="U13" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F14" s="51">
+    <row r="14" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F14" s="13">
         <f>+'Reg - Amort'!F14</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="G14" s="253">
+        <v>2024</v>
+      </c>
+      <c r="G14" s="166">
         <f>+'Reg - Amort'!G14</f>
         <v>5.4</v>
       </c>
-      <c r="H14" s="206">
-[...6 lines deleted...]
-      <c r="M14" s="81">
+      <c r="H14" s="127">
+        <v>0</v>
+      </c>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="68">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N14" s="81">
+      <c r="N14" s="68">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O14" s="257">
+      <c r="O14" s="68">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="P14" s="81">
+      <c r="P14" s="68">
         <f>ROUND(H14/G14,0)</f>
         <v>0</v>
       </c>
       <c r="Q14" s="1">
         <f>ROUND(H14/G14,0)</f>
         <v>0</v>
       </c>
-      <c r="R14" s="81">
+      <c r="R14" s="68">
         <f>H14-M14-N14-O14-P14-Q14</f>
         <v>0</v>
       </c>
-      <c r="S14" s="81"/>
-      <c r="U14" s="56">
+      <c r="S14" s="68"/>
+      <c r="U14" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F15" s="51">
+    <row r="15" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F15" s="13">
         <f>+'Reg - Amort'!F15</f>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="G15" s="253">
+        <v>2025</v>
+      </c>
+      <c r="G15" s="166">
         <f>+'Reg - Amort'!G15</f>
-        <v>5.4</v>
-[...9 lines deleted...]
-      <c r="N15" s="81">
+        <v>5.36</v>
+      </c>
+      <c r="H15" s="127">
+        <v>0</v>
+      </c>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="68"/>
+      <c r="N15" s="68">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O15" s="257">
+      <c r="O15" s="68">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="P15" s="81">
+      <c r="P15" s="68">
         <f>ROUND(H15/G15,0)</f>
         <v>0</v>
       </c>
       <c r="Q15" s="1">
         <f t="shared" ref="Q15:Q16" si="6">ROUND(H15/G15,0)</f>
         <v>0</v>
       </c>
       <c r="R15" s="1">
         <f>ROUND(H15/G15,0)</f>
         <v>0</v>
       </c>
       <c r="S15" s="1">
         <f>H15-N15-O15-P15-Q15-R15</f>
         <v>0</v>
       </c>
-      <c r="U15" s="56">
+      <c r="U15" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F16" s="51">
+    <row r="16" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F16" s="13">
         <f>+'Reg - Amort'!F16</f>
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="G16" s="253">
+        <v>2026</v>
+      </c>
+      <c r="G16" s="166">
         <f>+'Reg - Amort'!G16</f>
-        <v>5.36</v>
-[...8 lines deleted...]
-      <c r="M16" s="81"/>
+        <v>5.35</v>
+      </c>
+      <c r="H16" s="127">
+        <v>0</v>
+      </c>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="68"/>
       <c r="N16" s="1"/>
-      <c r="O16" s="81">
+      <c r="O16" s="68">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="P16" s="81">
+      <c r="P16" s="68">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
       <c r="Q16" s="1">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R16" s="1">
         <f t="shared" ref="R16" si="7">ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
       <c r="S16" s="1">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
       <c r="T16" s="1">
         <f>H16-O16-P16-Q16-R16-S16</f>
         <v>0</v>
       </c>
-      <c r="U16" s="56">
+      <c r="U16" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="I17" s="79"/>
-[...9 lines deleted...]
-      <c r="U17" s="60"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="14"/>
+      <c r="O17" s="14"/>
+      <c r="P17" s="14"/>
+      <c r="Q17" s="14"/>
+      <c r="R17" s="14"/>
     </row>
     <row r="18" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="C18" s="62" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="203">
+      <c r="C18" t="s">
+        <v>148</v>
+      </c>
+      <c r="I18" s="124">
         <f t="shared" ref="I18:T18" si="8">SUM(I10:I17)</f>
         <v>0</v>
       </c>
-      <c r="J18" s="203">
+      <c r="J18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K18" s="203">
+      <c r="K18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="L18" s="203">
+      <c r="L18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="M18" s="203">
+      <c r="M18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="N18" s="203">
+      <c r="N18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="O18" s="55">
+      <c r="O18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="P18" s="203">
+      <c r="P18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="Q18" s="203">
+      <c r="Q18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="R18" s="203">
+      <c r="R18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="S18" s="203">
+      <c r="S18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="T18" s="203">
+      <c r="T18" s="124">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="U18" s="56">
+      <c r="U18" s="50">
         <f>SUM(I18:T18)-SUM(H10:H17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="I19" s="79"/>
-[...5 lines deleted...]
-      <c r="O19" s="257">
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="14"/>
+      <c r="O19" s="68">
         <f>SUM(O11:O15)</f>
         <v>0</v>
       </c>
-      <c r="P19" s="79"/>
-[...1 lines deleted...]
-      <c r="U19" s="60"/>
+      <c r="P19" s="14"/>
+      <c r="Q19" s="14"/>
     </row>
     <row r="20" spans="1:21" x14ac:dyDescent="0.3">
       <c r="G20" s="8" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="H20" s="81">
+        <v>271</v>
+      </c>
+      <c r="H20" s="68">
         <f>+'Sheriffs and Deputies'!J90</f>
         <v>0</v>
       </c>
-      <c r="I20" s="79"/>
-[...10 lines deleted...]
-      <c r="U20" s="60"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="14"/>
+      <c r="O20" s="169"/>
+      <c r="P20" s="14"/>
+      <c r="Q20" s="14"/>
     </row>
     <row r="21" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="I21" s="79"/>
-[...8 lines deleted...]
-      <c r="U21" s="60"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="14"/>
+      <c r="O21" s="68"/>
+      <c r="P21" s="14"/>
+      <c r="Q21" s="14"/>
     </row>
     <row r="22" spans="1:21" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="292" t="s">
+      <c r="A22" s="198" t="s">
+        <v>149</v>
+      </c>
+      <c r="B22" s="198"/>
+      <c r="C22" s="198"/>
+      <c r="D22" s="198"/>
+      <c r="E22" s="198"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="14"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B23" t="s">
         <v>150</v>
       </c>
-      <c r="B22" s="292"/>
-[...26 lines deleted...]
-      <c r="U23" s="60"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="14"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="14"/>
+      <c r="Q23" s="14"/>
     </row>
     <row r="24" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F24" s="51">
+      <c r="F24" s="13">
         <f>+'Reg - Amort'!F25</f>
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="G24" s="253">
+        <v>2020</v>
+      </c>
+      <c r="G24" s="166">
         <f>+'Reg - Amort'!G25</f>
-        <v>5.28</v>
-[...4 lines deleted...]
-      <c r="I24" s="81">
+        <v>5.5</v>
+      </c>
+      <c r="H24" s="127">
+        <v>0</v>
+      </c>
+      <c r="I24" s="68">
         <f>ROUND(H24/G24,0)</f>
         <v>0</v>
       </c>
-      <c r="J24" s="81">
+      <c r="J24" s="68">
         <f>ROUND(H24/G24,0)</f>
         <v>0</v>
       </c>
-      <c r="K24" s="81">
+      <c r="K24" s="68">
         <f>ROUND(H24/G24,0)</f>
         <v>0</v>
       </c>
-      <c r="L24" s="81">
+      <c r="L24" s="68">
         <f>ROUND(H24/G24,0)</f>
         <v>0</v>
       </c>
-      <c r="M24" s="81">
+      <c r="M24" s="68">
         <f>ROUND(H24/G24,0)</f>
         <v>0</v>
       </c>
-      <c r="N24" s="81">
+      <c r="N24" s="68">
         <f>H24-I24-J24-K24-L24-M24</f>
         <v>0</v>
       </c>
-      <c r="O24" s="1"/>
-[...5 lines deleted...]
-      <c r="U24" s="56">
+      <c r="O24" s="68"/>
+      <c r="P24" s="68"/>
+      <c r="Q24" s="68"/>
+      <c r="U24" s="50">
         <f t="shared" ref="U24:U30" si="9">SUM(I24:T24)-H24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F25" s="51">
+      <c r="F25" s="13">
         <f>+'Reg - Amort'!F26</f>
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="G25" s="253">
+        <v>2021</v>
+      </c>
+      <c r="G25" s="166">
         <f>+'Reg - Amort'!G26</f>
-        <v>5.5</v>
-[...5 lines deleted...]
-      <c r="J25" s="81">
+        <v>5.49</v>
+      </c>
+      <c r="H25" s="127">
+        <v>0</v>
+      </c>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="81">
+      <c r="K25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="81">
+      <c r="L25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="81">
+      <c r="M25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="81">
+      <c r="N25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="O25" s="257">
+      <c r="O25" s="68">
         <f>H25-J25-K25-L25-M25-N25</f>
         <v>0</v>
       </c>
-      <c r="P25" s="81"/>
-[...4 lines deleted...]
-      <c r="U25" s="56">
+      <c r="P25" s="68"/>
+      <c r="Q25" s="68"/>
+      <c r="U25" s="50">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F26" s="51">
+      <c r="F26" s="13">
         <f>+'Reg - Amort'!F27</f>
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="G26" s="253">
+        <v>2022</v>
+      </c>
+      <c r="G26" s="166">
         <f>+'Reg - Amort'!G27</f>
-        <v>5.49</v>
-[...6 lines deleted...]
-      <c r="K26" s="81">
+        <v>5.38</v>
+      </c>
+      <c r="H26" s="127">
+        <v>0</v>
+      </c>
+      <c r="I26" s="68"/>
+      <c r="J26" s="68"/>
+      <c r="K26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="L26" s="81">
+      <c r="L26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="M26" s="81">
+      <c r="M26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="N26" s="81">
+      <c r="N26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="O26" s="257">
+      <c r="O26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="P26" s="81">
+      <c r="P26" s="68">
         <f>H26-K26-L26-M26-N26-O26</f>
         <v>0</v>
       </c>
-      <c r="Q26" s="81"/>
-[...3 lines deleted...]
-      <c r="U26" s="56">
+      <c r="Q26" s="68"/>
+      <c r="U26" s="50">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F27" s="51">
+      <c r="F27" s="13">
         <f>+'Reg - Amort'!F28</f>
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="G27" s="253">
+        <v>2023</v>
+      </c>
+      <c r="G27" s="166">
         <f>+'Reg - Amort'!G28</f>
-        <v>5.38</v>
-[...7 lines deleted...]
-      <c r="L27" s="81">
+        <v>5.4</v>
+      </c>
+      <c r="H27" s="127">
+        <v>0</v>
+      </c>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="M27" s="81">
+      <c r="M27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="N27" s="81">
+      <c r="N27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="O27" s="257">
+      <c r="O27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="P27" s="81">
+      <c r="P27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="Q27" s="81">
+      <c r="Q27" s="68">
         <f>H27-L27-M27-N27-O27-P27</f>
         <v>0</v>
       </c>
-      <c r="R27" s="60"/>
-[...2 lines deleted...]
-      <c r="U27" s="56">
+      <c r="U27" s="50">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F28" s="51">
+    <row r="28" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F28" s="13">
         <f>+'Reg - Amort'!F29</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="G28" s="253">
+        <v>2024</v>
+      </c>
+      <c r="G28" s="166">
         <f>+'Reg - Amort'!G29</f>
         <v>5.4</v>
       </c>
-      <c r="H28" s="206">
-[...6 lines deleted...]
-      <c r="M28" s="81">
+      <c r="H28" s="127">
+        <v>0</v>
+      </c>
+      <c r="I28" s="68"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="68"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="N28" s="81">
+      <c r="N28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="O28" s="257">
+      <c r="O28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="P28" s="81">
+      <c r="P28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="Q28" s="81">
+      <c r="Q28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="R28" s="81">
+      <c r="R28" s="68">
         <f>H28-M28-N28-O28-P28-Q28</f>
         <v>0</v>
       </c>
-      <c r="U28" s="56">
+      <c r="U28" s="50">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F29" s="51">
+    <row r="29" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F29" s="13">
         <f>+'Reg - Amort'!F30</f>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="G29" s="253">
+        <v>2025</v>
+      </c>
+      <c r="G29" s="166">
         <f>+'Reg - Amort'!G30</f>
-        <v>5.4</v>
-[...1 lines deleted...]
-      <c r="H29" s="206">
+        <v>5.36</v>
+      </c>
+      <c r="H29" s="127">
         <v>0</v>
       </c>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
-      <c r="O29" s="257">
+      <c r="O29" s="68">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
       <c r="P29" s="1">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
       <c r="Q29" s="1">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
       <c r="R29" s="1">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
       <c r="S29" s="1">
         <f>H29-N29-O29-P29-Q29-R29</f>
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
-      <c r="U29" s="56">
+      <c r="U29" s="50">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F30" s="51">
+    <row r="30" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F30" s="13">
         <f>+'Reg - Amort'!F31</f>
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="G30" s="253">
+        <v>2026</v>
+      </c>
+      <c r="G30" s="166">
         <f>+G16</f>
-        <v>5.36</v>
-[...1 lines deleted...]
-      <c r="H30" s="206">
+        <v>5.35</v>
+      </c>
+      <c r="H30" s="127">
         <v>0</v>
       </c>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
-      <c r="O30" s="1">
+      <c r="O30" s="68">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
       <c r="P30" s="1">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
       <c r="Q30" s="1">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
       <c r="R30" s="1">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
       <c r="S30" s="1">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
       <c r="T30" s="1">
         <f>H30-O30-P30-Q30-R30-S30</f>
         <v>0</v>
       </c>
-      <c r="U30" s="56">
+      <c r="U30" s="50">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="H31" s="81"/>
-[...9 lines deleted...]
-      <c r="U31" s="60"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="68"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="68"/>
+      <c r="M31" s="68"/>
+      <c r="N31" s="68"/>
+      <c r="O31" s="68"/>
+      <c r="P31" s="68"/>
+      <c r="Q31" s="68"/>
     </row>
     <row r="32" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C32" s="62" t="s">
+      <c r="C32" t="s">
+        <v>151</v>
+      </c>
+      <c r="H32" s="68"/>
+      <c r="I32" s="69">
+        <f t="shared" ref="I32:T32" si="10">SUM(I24:I31)</f>
+        <v>0</v>
+      </c>
+      <c r="J32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="K32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="N32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="O32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="P32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="Q32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="R32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="S32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="T32" s="69">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="U32" s="50">
+        <f>SUM(I32:T32)-SUM(H24:H31)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="H33" s="68"/>
+      <c r="I33" s="68"/>
+      <c r="J33" s="68"/>
+      <c r="K33" s="68"/>
+      <c r="L33" s="68"/>
+      <c r="M33" s="68"/>
+      <c r="N33" s="68"/>
+      <c r="O33" s="68">
+        <f>SUM(O25:O29)</f>
+        <v>0</v>
+      </c>
+      <c r="P33" s="68"/>
+      <c r="Q33" s="68"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="14"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="14"/>
+      <c r="O34" s="169"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="H32" s="81"/>
-[...80 lines deleted...]
-      <c r="A35" s="181" t="s">
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="G36" s="195" t="s">
+        <v>45</v>
+      </c>
+      <c r="H36" s="195"/>
+      <c r="I36" s="195"/>
+      <c r="J36" s="195"/>
+      <c r="L36" s="195" t="s">
+        <v>46</v>
+      </c>
+      <c r="M36" s="195"/>
+      <c r="N36" s="195"/>
+      <c r="O36" s="195"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B37" t="s">
         <v>153</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B37" s="62" t="s">
+      <c r="G37" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="G37" s="51" t="s">
+      <c r="H37" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="H37" s="80" t="s">
+      <c r="I37" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="I37" s="80" t="s">
+      <c r="L37" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="M37" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="N37" s="13" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B38" t="s">
         <v>157</v>
       </c>
-      <c r="L37" s="51" t="s">
-[...10 lines deleted...]
-      <c r="B38" s="62" t="s">
+      <c r="G38" s="42" t="s">
         <v>158</v>
       </c>
-      <c r="G38" s="279" t="s">
+      <c r="H38" s="42" t="s">
         <v>159</v>
       </c>
-      <c r="H38" s="45" t="s">
+      <c r="I38" s="42" t="s">
         <v>160</v>
       </c>
-      <c r="I38" s="45" t="s">
+      <c r="J38" s="42" t="s">
         <v>161</v>
       </c>
-      <c r="J38" s="45" t="s">
+      <c r="L38" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="M38" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="N38" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="O38" s="42" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="E39">
+        <f>+P8</f>
+        <v>2027</v>
+      </c>
+      <c r="G39" s="68">
+        <v>34511427</v>
+      </c>
+      <c r="H39" s="68">
+        <f>G39*D46</f>
+        <v>0</v>
+      </c>
+      <c r="I39" s="68">
+        <f>P18</f>
+        <v>0</v>
+      </c>
+      <c r="J39" s="68">
+        <f t="shared" ref="J39:J44" si="11">SUM(H39:I39)</f>
+        <v>0</v>
+      </c>
+      <c r="K39" s="68"/>
+      <c r="L39" s="68">
+        <v>-11115027</v>
+      </c>
+      <c r="M39" s="68">
+        <f>L39*D46</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="68">
+        <f>P32</f>
+        <v>0</v>
+      </c>
+      <c r="O39" s="68">
+        <f t="shared" ref="O39:O44" si="12">SUM(M39:N39)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A40" s="6"/>
+      <c r="E40">
+        <f>+Q8</f>
+        <v>2028</v>
+      </c>
+      <c r="G40" s="68">
+        <v>11859694</v>
+      </c>
+      <c r="H40" s="68">
+        <f>G40*D46</f>
+        <v>0</v>
+      </c>
+      <c r="I40" s="68">
+        <f>+Q18</f>
+        <v>0</v>
+      </c>
+      <c r="J40" s="68">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="K40" s="68"/>
+      <c r="L40" s="68">
+        <v>-9996282</v>
+      </c>
+      <c r="M40" s="68">
+        <f>L40*D46</f>
+        <v>0</v>
+      </c>
+      <c r="N40" s="68">
+        <f>Q32</f>
+        <v>0</v>
+      </c>
+      <c r="O40" s="68">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="E41">
+        <f>+R8</f>
+        <v>2029</v>
+      </c>
+      <c r="G41" s="68">
+        <v>6369934</v>
+      </c>
+      <c r="H41" s="68">
+        <f>G41*D46</f>
+        <v>0</v>
+      </c>
+      <c r="I41" s="68">
+        <f>+R18</f>
+        <v>0</v>
+      </c>
+      <c r="J41" s="68">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="K41" s="68"/>
+      <c r="L41" s="68">
+        <v>-9250453</v>
+      </c>
+      <c r="M41" s="68">
+        <f>L41*D46</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="68">
+        <f>R32</f>
+        <v>0</v>
+      </c>
+      <c r="O41" s="68">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="E42">
+        <f>S8</f>
+        <v>2030</v>
+      </c>
+      <c r="G42" s="68">
+        <v>3575031</v>
+      </c>
+      <c r="H42" s="68">
+        <f>G42*D46</f>
+        <v>0</v>
+      </c>
+      <c r="I42" s="68">
+        <f>+S18</f>
+        <v>0</v>
+      </c>
+      <c r="J42" s="68">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="K42" s="68"/>
+      <c r="L42" s="68">
+        <v>-5693040</v>
+      </c>
+      <c r="M42" s="68">
+        <f>L42*D46</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="68">
+        <f>S32</f>
+        <v>0</v>
+      </c>
+      <c r="O42" s="68">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="E43">
+        <f>+T8</f>
+        <v>2031</v>
+      </c>
+      <c r="G43" s="68">
+        <v>1023095</v>
+      </c>
+      <c r="H43" s="68">
+        <f>G43*D46</f>
+        <v>0</v>
+      </c>
+      <c r="I43" s="68">
+        <f>+T18</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="68">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="K43" s="68"/>
+      <c r="L43" s="68">
+        <v>0</v>
+      </c>
+      <c r="M43" s="68">
+        <f>L43*D46</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="68">
+        <f>T32</f>
+        <v>0</v>
+      </c>
+      <c r="O43" s="68">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="E44" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="L38" s="45" t="s">
-[...66 lines deleted...]
-      <c r="J40" s="81">
+      <c r="G44" s="68">
+        <v>0</v>
+      </c>
+      <c r="H44" s="68">
+        <f>G44*D46</f>
+        <v>0</v>
+      </c>
+      <c r="I44" s="68"/>
+      <c r="J44" s="68">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K40" s="81"/>
-[...11 lines deleted...]
-      <c r="O40" s="81">
+      <c r="K44" s="68"/>
+      <c r="L44" s="68">
+        <v>0</v>
+      </c>
+      <c r="M44" s="68">
+        <f>L44*0.0047377</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="68"/>
+      <c r="O44" s="68">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.3">
-[...111 lines deleted...]
-      <c r="E44" s="90" t="s">
+    <row r="45" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E45" t="s">
         <v>163</v>
       </c>
-      <c r="G44" s="81">
-[...26 lines deleted...]
-      <c r="E45" s="62" t="s">
+      <c r="G45" s="69">
+        <f>SUM(G39:G44)</f>
+        <v>57339181</v>
+      </c>
+      <c r="H45" s="69">
+        <f>SUM(H39:H44)</f>
+        <v>0</v>
+      </c>
+      <c r="I45" s="69">
+        <f>SUM(I39:I44)</f>
+        <v>0</v>
+      </c>
+      <c r="J45" s="69">
+        <f>SUM(J39:J44)</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="68"/>
+      <c r="L45" s="69">
+        <f>SUM(L39:L44)</f>
+        <v>-36054802</v>
+      </c>
+      <c r="M45" s="69">
+        <f>SUM(M39:M44)</f>
+        <v>0</v>
+      </c>
+      <c r="N45" s="69">
+        <f>SUM(N39:N44)</f>
+        <v>0</v>
+      </c>
+      <c r="O45" s="69">
+        <f>SUM(O39:O44)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
         <v>164</v>
       </c>
-      <c r="G45" s="82">
-[...34 lines deleted...]
-      <c r="A46" s="62" t="s">
+      <c r="D46" s="125">
+        <f>'Sheriffs and Deputies'!$G$18</f>
+        <v>0</v>
+      </c>
+      <c r="G46" s="1" t="str">
+        <f>IF(G45='2025 Data'!J16,"","ERROR")</f>
+        <v/>
+      </c>
+      <c r="H46" t="s">
         <v>165</v>
-      </c>
-[...9 lines deleted...]
-        <v>166</v>
       </c>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1" t="str">
-        <f>IF(-L45='2024 Data'!J22,"","ERROR")</f>
+        <f>IF(-L45='2025 Data'!J22,"","ERROR")</f>
         <v/>
       </c>
       <c r="M46" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="52" spans="6:6" x14ac:dyDescent="0.3">
-      <c r="F52" s="81"/>
+      <c r="F52" s="68"/>
     </row>
     <row r="53" spans="6:6" x14ac:dyDescent="0.3">
-      <c r="F53" s="81"/>
+      <c r="F53" s="68"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
-      <c r="F54" s="81"/>
+      <c r="F54" s="68"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
-      <c r="F55" s="81"/>
+      <c r="F55" s="68"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
-      <c r="F56" s="81"/>
+      <c r="F56" s="68"/>
     </row>
     <row r="57" spans="6:6" x14ac:dyDescent="0.3">
-      <c r="F57" s="81"/>
+      <c r="F57" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="I7:O7"/>
     <mergeCell ref="G36:J36"/>
     <mergeCell ref="L36:O36"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A22:E22"/>
   </mergeCells>
   <conditionalFormatting sqref="U10:U16 U18 U24:U30">
     <cfRule type="cellIs" dxfId="3" priority="2" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U32">
     <cfRule type="cellIs" dxfId="2" priority="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="51" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:P160"/>
   <sheetViews>
-    <sheetView topLeftCell="A71" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="50" workbookViewId="0">
-      <selection activeCell="B80" sqref="B80"/>
+    <sheetView topLeftCell="A110" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="50" workbookViewId="0">
+      <selection activeCell="A130" sqref="A130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" style="62" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="16" max="16384" width="8.88671875" style="62"/>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" customWidth="1"/>
+    <col min="6" max="6" width="5.44140625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="17.88671875" customWidth="1"/>
+    <col min="8" max="8" width="18.5546875" customWidth="1"/>
+    <col min="9" max="9" width="5.44140625" style="13" customWidth="1"/>
+    <col min="10" max="10" width="18" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="13" customWidth="1"/>
+    <col min="12" max="12" width="18.44140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.88671875" customWidth="1"/>
+    <col min="15" max="15" width="15.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="154" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="155"/>
+      <c r="A1" s="86" t="s">
+        <v>268</v>
+      </c>
+      <c r="G1" s="24"/>
     </row>
     <row r="2" spans="1:13" ht="18" x14ac:dyDescent="0.35">
-      <c r="A2" s="154"/>
+      <c r="A2" s="86"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="87" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L4" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="156"/>
-[...8 lines deleted...]
-      <c r="L4" s="158" t="s">
+      <c r="M4" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="158" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="159" t="s">
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="159"/>
-[...5 lines deleted...]
-      <c r="L5" s="158" t="s">
+      <c r="M5" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M5" s="158" t="s">
+    </row>
+    <row r="6" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="J6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="K6" s="4"/>
+      <c r="L6" s="64" t="s">
         <v>54</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="L6" s="246" t="s">
+      <c r="M6" s="64" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" t="str">
+        <f>+Regular!B7</f>
+        <v>Beginning balance collective measures (June 30, 2024):</v>
+      </c>
+      <c r="J7" s="112">
+        <f>'2024 Data'!$L$7</f>
+        <v>-127468325</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C8" t="s">
         <v>55</v>
       </c>
-      <c r="M6" s="246" t="s">
+      <c r="J8" s="44"/>
+      <c r="L8" s="112">
+        <f>'2024 Data'!L13</f>
+        <v>51573792</v>
+      </c>
+      <c r="M8" s="112">
+        <f>'2024 Data'!L19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9" s="44"/>
+      <c r="L9" s="112">
+        <f>'2024 Data'!L14</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="112">
+        <f>'2024 Data'!L20</f>
+        <v>14377128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" s="44"/>
+      <c r="L10" s="113">
+        <f>'2024 Data'!L15</f>
+        <v>116022029</v>
+      </c>
+      <c r="M10" s="113">
+        <f>'2024 Data'!L21</f>
+        <v>114952793</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C11" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="44"/>
+      <c r="L11" s="69">
+        <f>SUM(L8:L10)</f>
+        <v>167595821</v>
+      </c>
+      <c r="M11" s="69">
+        <f>SUM(M8:M10)</f>
+        <v>129329921</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J12" s="68"/>
+      <c r="K12" s="114"/>
+      <c r="L12" s="68"/>
+      <c r="M12" s="68"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="92">
+        <f>'2024 Data'!$L$29</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="84">
+        <f>J7*G13</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="112">
+        <f>'2024 Data'!$V$39</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="114"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="C8" s="62" t="s">
+      <c r="K14" s="114"/>
+      <c r="L14" s="112">
+        <f>'2024 Data'!V43</f>
+        <v>0</v>
+      </c>
+      <c r="M14" s="112">
+        <f>'2024 Data'!V49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="48"/>
-[...10 lines deleted...]
-      <c r="C9" s="62" t="s">
+      <c r="H15" s="45"/>
+      <c r="K15" s="114"/>
+      <c r="L15" s="112">
+        <f>'2024 Data'!V44</f>
+        <v>0</v>
+      </c>
+      <c r="M15" s="112">
+        <f>'2024 Data'!V50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="J9" s="48"/>
-[...50 lines deleted...]
-      <c r="B13" s="62" t="s">
+      <c r="H16" s="45"/>
+      <c r="K16" s="114"/>
+      <c r="L16" s="112">
+        <f>'2024 Data'!V45</f>
+        <v>0</v>
+      </c>
+      <c r="M16" s="112">
+        <f>'2024 Data'!V51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C17" t="s">
         <v>62</v>
       </c>
-      <c r="G13" s="165">
-[...58 lines deleted...]
-      <c r="C17" s="62" t="s">
+      <c r="G17" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="G17" s="51" t="s">
+      <c r="H17" s="8"/>
+      <c r="J17" s="68"/>
+      <c r="K17" s="114"/>
+      <c r="L17" s="115">
+        <f>SUM(L14:L16)</f>
+        <v>0</v>
+      </c>
+      <c r="M17" s="115">
+        <f>SUM(M14:M16)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B18" t="s">
         <v>64</v>
       </c>
-      <c r="H17" s="90"/>
-[...12 lines deleted...]
-      <c r="B18" s="62" t="s">
+      <c r="G18" s="92">
+        <f>'2025 Data'!$L$29</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="13"/>
+      <c r="J18" s="68"/>
+      <c r="K18" s="114"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="H19" s="94"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="114"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="68"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="G18" s="165">
-[...17 lines deleted...]
-      <c r="A20" s="159" t="s">
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="4"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B21" s="95" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="159"/>
-[...5 lines deleted...]
-      <c r="B21" s="170" t="s">
+      <c r="C21" s="95"/>
+      <c r="D21" s="95"/>
+      <c r="E21" s="95"/>
+      <c r="F21" s="64"/>
+      <c r="L21" s="68"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="4"/>
+      <c r="H22" s="18"/>
+    </row>
+    <row r="23" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" t="s">
         <v>67</v>
       </c>
-      <c r="C21" s="170"/>
-[...14 lines deleted...]
-      <c r="B23" s="62" t="s">
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="4"/>
+      <c r="L23" s="190">
+        <f>'2025 Data'!$L$26</f>
+        <v>47836343</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="4"/>
+      <c r="N24" s="52"/>
+    </row>
+    <row r="25" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B25" t="s">
         <v>68</v>
       </c>
-      <c r="G23" s="159"/>
-[...14 lines deleted...]
-      <c r="B25" s="62" t="s">
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="4"/>
+    </row>
+    <row r="26" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B26" t="s">
         <v>69</v>
       </c>
-      <c r="G25" s="159"/>
-[...4 lines deleted...]
-      <c r="B26" s="62" t="s">
+      <c r="D26" t="s">
         <v>70</v>
       </c>
-      <c r="D26" s="62" t="s">
-[...2 lines deleted...]
-      <c r="L26" s="161">
+      <c r="L26" s="112">
         <f>L23*G18</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="28" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B28" s="62" t="s">
+      <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="L28" s="112">
+        <f>'2025 Data'!$V$24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="L28" s="161">
-[...13 lines deleted...]
-      <c r="L30" s="82">
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="5"/>
+      <c r="L30" s="69">
         <f>L26-L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="33" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A33" s="172" t="s">
+      <c r="A33" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="J33" s="195" t="s">
         <v>74</v>
       </c>
-      <c r="J33" s="291" t="s">
+      <c r="K33" s="195"/>
+      <c r="L33" s="195"/>
+      <c r="N33" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="K33" s="291"/>
-[...1 lines deleted...]
-      <c r="N33" s="170" t="s">
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J34" s="165">
+        <f>+Regular!J34</f>
+        <v>45473</v>
+      </c>
+      <c r="K34" s="165"/>
+      <c r="L34" s="165">
+        <f>+Regular!L34</f>
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J35" s="97">
+        <f>G13</f>
+        <v>0</v>
+      </c>
+      <c r="K35" s="98"/>
+      <c r="L35" s="97">
+        <f>G18</f>
+        <v>0</v>
+      </c>
+      <c r="N35" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="O33" s="173"/>
-[...8 lines deleted...]
-        <f>+Regular!L34</f>
+      <c r="O35" s="13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="J36" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="K36" s="64"/>
+      <c r="L36" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="N36" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="O36" s="42" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" t="s">
+        <v>82</v>
+      </c>
+      <c r="J37" s="68">
+        <f>L14</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="112">
+        <f>'2025 Data'!V43</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="68">
+        <f>L37-J37</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" t="s">
+        <v>83</v>
+      </c>
+      <c r="J38" s="68">
+        <f>L15</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="112">
+        <f>'2025 Data'!V44</f>
+        <v>0</v>
+      </c>
+      <c r="N38" s="68">
+        <f>L38-J38</f>
+        <v>0</v>
+      </c>
+      <c r="O38" s="68"/>
+    </row>
+    <row r="39" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B39" t="s">
+        <v>84</v>
+      </c>
+      <c r="J39" s="68">
+        <f>L16</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="112">
+        <f>'2025 Data'!V45</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="68">
+        <f>L39-J39</f>
+        <v>0</v>
+      </c>
+      <c r="O39" s="68"/>
+    </row>
+    <row r="40" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="94" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="94"/>
+      <c r="N40" s="68"/>
+      <c r="O40" s="68"/>
+    </row>
+    <row r="41" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B41" t="s">
+        <v>82</v>
+      </c>
+      <c r="J41" s="68">
+        <f>M14</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="112">
+        <f>'2025 Data'!V49</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="68"/>
+      <c r="O41" s="68">
+        <f>L41-J41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B42" t="s">
+        <v>83</v>
+      </c>
+      <c r="J42" s="68">
+        <f>M15</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="112">
+        <f>'2025 Data'!V50</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="68"/>
+      <c r="O42" s="68">
+        <f>L42-J42</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B43" t="s">
+        <v>84</v>
+      </c>
+      <c r="J43" s="68">
+        <f>M16</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="112">
+        <f>'2025 Data'!V51</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="68"/>
+      <c r="O43" s="68">
+        <f>L43-J43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="N44" s="68"/>
+      <c r="O44" s="68"/>
+    </row>
+    <row r="45" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="94" t="s">
+        <v>7</v>
+      </c>
+      <c r="J45" s="68">
+        <f>J13</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="114"/>
+      <c r="L45" s="112">
+        <f>'2025 Data'!$V$39</f>
+        <v>0</v>
+      </c>
+      <c r="O45" s="68">
+        <f>(L45-J45)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="94"/>
+      <c r="E46" s="13"/>
+      <c r="H46" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="N46" s="68"/>
+      <c r="O46" s="68"/>
+    </row>
+    <row r="47" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="94" t="s">
+        <v>87</v>
+      </c>
+      <c r="E47" s="112">
+        <f>'2025 Data'!$L$10</f>
+        <v>2721668</v>
+      </c>
+      <c r="G47" t="s">
+        <v>88</v>
+      </c>
+      <c r="H47" s="112">
+        <f>'2025 Data'!$L$54</f>
+        <v>0</v>
+      </c>
+      <c r="J47" s="97">
+        <f>G18</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="116"/>
+      <c r="L47" s="117">
+        <f>ROUND(E47*J47,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="68"/>
+      <c r="O47" s="68"/>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A48" s="94"/>
+      <c r="E48" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H48" s="13"/>
+      <c r="J48" s="97" t="s">
+        <v>90</v>
+      </c>
+      <c r="L48" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="M48" s="45"/>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A49" s="94"/>
+      <c r="E49" s="13"/>
+      <c r="H49" s="13"/>
+      <c r="J49" s="97"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="45"/>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A50" s="94"/>
+      <c r="E50" s="13"/>
+      <c r="H50" s="13"/>
+      <c r="J50" s="97"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="45"/>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A51" s="94"/>
+      <c r="E51" s="13"/>
+      <c r="H51" s="13"/>
+      <c r="J51" s="97"/>
+      <c r="L51" s="13"/>
+      <c r="M51" s="45"/>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A54" s="6" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B55" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J56" s="195" t="s">
+        <v>74</v>
+      </c>
+      <c r="K56" s="195"/>
+      <c r="L56" s="195"/>
+      <c r="N56" s="95" t="s">
+        <v>75</v>
+      </c>
+      <c r="O56" s="7"/>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H57" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="J57" s="165">
+        <f>+J34</f>
         <v>45473</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="J35" s="174">
+      <c r="K57" s="165"/>
+      <c r="L57" s="165">
+        <f>+L34</f>
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H58" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="J58" s="97">
         <f>G13</f>
         <v>0</v>
       </c>
-      <c r="K35" s="175"/>
-[...4 lines deleted...]
-      <c r="N35" s="51" t="s">
+      <c r="K58" s="98"/>
+      <c r="L58" s="97">
+        <f>L35</f>
+        <v>0</v>
+      </c>
+      <c r="N58" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="O58" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="O35" s="51" t="s">
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H59" s="182">
+        <f>+J34</f>
+        <v>45473</v>
+      </c>
+      <c r="J59" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="K59" s="64"/>
+      <c r="L59" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="N59" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="O59" s="42" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B61" t="s">
+        <v>45</v>
+      </c>
+      <c r="H61" s="68">
+        <f>+L11</f>
+        <v>167595821</v>
+      </c>
+      <c r="J61" s="45">
+        <f>ROUND(H61*J58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="100"/>
+      <c r="L61" s="45">
+        <f>ROUND(H61*L58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N61" s="45">
+        <f>L61-J61</f>
+        <v>0</v>
+      </c>
+      <c r="O61" s="45"/>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="H62" s="68"/>
+      <c r="J62" s="45"/>
+      <c r="K62" s="100"/>
+      <c r="L62" s="45"/>
+      <c r="N62" s="14"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B63" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" s="68">
+        <f>M11</f>
+        <v>129329921</v>
+      </c>
+      <c r="J63" s="45">
+        <f>ROUND(H63*J58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="100"/>
+      <c r="L63" s="45">
+        <f>ROUND(H63*L58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O63" s="45">
+        <f>L63-J63</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J64" s="45"/>
+      <c r="K64" s="100"/>
+      <c r="L64" s="45"/>
+      <c r="N64" s="14"/>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B65" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" s="45">
+        <f>J7</f>
+        <v>-127468325</v>
+      </c>
+      <c r="J65" s="45">
+        <f>ROUND(H65*J58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="100"/>
+      <c r="L65" s="45">
+        <f>ROUND(H65*L58,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N65" s="55"/>
+      <c r="O65" s="55">
+        <f>(L65-J65)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C67" t="s">
+        <v>94</v>
+      </c>
+      <c r="N67" s="44">
+        <f>SUM(N61:N65)</f>
+        <v>0</v>
+      </c>
+      <c r="O67" s="44">
+        <f>SUM(O61:O65)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C69" t="s">
+        <v>95</v>
+      </c>
+      <c r="H69" s="5"/>
+      <c r="N69" s="68"/>
+      <c r="O69" s="45">
+        <f>+N67-O67</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="C70" t="s">
+        <v>96</v>
+      </c>
+      <c r="N70" s="118"/>
+      <c r="O70" s="118"/>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="N71" s="68"/>
+      <c r="O71" s="68"/>
+    </row>
+    <row r="72" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C72" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D72" s="5"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="5"/>
+      <c r="N72" s="117">
+        <f>N67+N69</f>
+        <v>0</v>
+      </c>
+      <c r="O72" s="117">
+        <f>O67+O69</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="J73" s="4" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J74" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="K74" s="4"/>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A75" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J75" s="167">
+        <f>+L34</f>
+        <v>45838</v>
+      </c>
+      <c r="K75" s="4"/>
+      <c r="L75" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B76" t="s">
+        <v>100</v>
+      </c>
+      <c r="J76" s="97">
+        <f>L35</f>
+        <v>0</v>
+      </c>
+      <c r="K76" s="102"/>
+      <c r="L76" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H77" s="95" t="s">
+        <v>102</v>
+      </c>
+      <c r="J77" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="K77" s="64"/>
+      <c r="L77" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="N77" s="64" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B78" t="s">
+        <v>103</v>
+      </c>
+      <c r="H78" s="133">
+        <v>47778732</v>
+      </c>
+      <c r="J78" s="45">
+        <f>H78*J76</f>
+        <v>0</v>
+      </c>
+      <c r="K78" s="100"/>
+      <c r="L78" s="68">
+        <f>+L28</f>
+        <v>0</v>
+      </c>
+      <c r="N78" s="45">
+        <f>ROUND(L78-J78,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B79" t="str">
+        <f>+Regular!B79</f>
+        <v xml:space="preserve"> ( Per page 36 of IPERS June 30, 2025 GASB 68 Actuary Report)</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B80" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B81" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A82" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="4" t="s">
         <v>78</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="B39" s="62" t="s">
+      <c r="J82" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="K82" s="4"/>
+      <c r="L82" s="4" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A83" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="C83" s="5"/>
+      <c r="D83" s="5"/>
+      <c r="E83" s="5"/>
+      <c r="F83" s="4"/>
+      <c r="G83" s="5"/>
+      <c r="H83" s="64" t="s">
+        <v>109</v>
+      </c>
+      <c r="J83" s="64" t="s">
+        <v>110</v>
+      </c>
+      <c r="K83" s="64"/>
+      <c r="L83" s="64" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="C84" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="I85" s="4"/>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B86" t="s">
+        <v>113</v>
+      </c>
+      <c r="H86" s="53">
+        <f>J86-L86</f>
+        <v>0</v>
+      </c>
+      <c r="I86" s="19"/>
+      <c r="J86" s="53">
+        <f>-O69</f>
+        <v>0</v>
+      </c>
+      <c r="K86" s="119"/>
+      <c r="L86" s="53">
+        <f>-ROUND(O69/H94,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H87" s="53"/>
+      <c r="I87" s="103"/>
+      <c r="J87" s="53"/>
+      <c r="K87" s="119"/>
+      <c r="L87" s="9"/>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B88" t="s">
+        <v>114</v>
+      </c>
+      <c r="H88" s="55">
+        <f>+N78-L88</f>
+        <v>0</v>
+      </c>
+      <c r="I88" s="103"/>
+      <c r="J88" s="55">
+        <f>N78</f>
+        <v>0</v>
+      </c>
+      <c r="K88" s="120"/>
+      <c r="L88" s="55">
+        <f>ROUND(+N78/H94,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H89" s="53"/>
+      <c r="I89" s="119"/>
+      <c r="J89" s="53"/>
+      <c r="K89" s="119"/>
+    </row>
+    <row r="90" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C90" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H90" s="121">
+        <f>H86+H88</f>
+        <v>0</v>
+      </c>
+      <c r="I90" s="119"/>
+      <c r="J90" s="121">
+        <f>J86+J88</f>
+        <v>0</v>
+      </c>
+      <c r="K90" s="122"/>
+      <c r="L90" s="121">
+        <f>L86+L88</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="H91" s="14"/>
+      <c r="I91" s="108"/>
+      <c r="J91" s="14"/>
+      <c r="K91" s="109"/>
+      <c r="L91" s="14"/>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H92" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="I92" s="4"/>
+      <c r="L92" s="8" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H93" s="14"/>
+      <c r="I93" s="109"/>
+      <c r="J93" s="14"/>
+      <c r="K93" s="109"/>
+      <c r="L93" s="14"/>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B94" t="s">
+        <v>118</v>
+      </c>
+      <c r="H94" s="166">
+        <f>'2025 Data'!$E$57</f>
+        <v>5.35</v>
+      </c>
+      <c r="J94" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="K94" s="109"/>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H95" s="109"/>
+      <c r="J95" s="14"/>
+      <c r="K95" s="109"/>
+      <c r="L95" s="14"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J96" s="14"/>
+      <c r="K96" s="109"/>
+      <c r="L96" s="14"/>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J97" s="14"/>
+      <c r="K97" s="109"/>
+      <c r="L97" s="14"/>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J98" s="14"/>
+      <c r="K98" s="109"/>
+      <c r="L98" s="14"/>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J99" s="14"/>
+      <c r="K99" s="109"/>
+      <c r="L99" s="14"/>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J100" s="14"/>
+      <c r="K100" s="109"/>
+      <c r="L100" s="14"/>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J101" s="14"/>
+      <c r="K101" s="109"/>
+      <c r="L101" s="14"/>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J102" s="14"/>
+      <c r="K102" s="109"/>
+      <c r="L102" s="14"/>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J103" s="14"/>
+      <c r="K103" s="109"/>
+      <c r="L103" s="14"/>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J104" s="14"/>
+      <c r="K104" s="109"/>
+      <c r="L104" s="14"/>
+    </row>
+    <row r="105" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J105" s="14"/>
+      <c r="K105" s="109"/>
+      <c r="L105" s="14"/>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J106" s="14"/>
+      <c r="K106" s="109"/>
+      <c r="L106" s="14"/>
+    </row>
+    <row r="107" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J107" s="14"/>
+      <c r="K107" s="109"/>
+      <c r="L107" s="14"/>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J108" s="14"/>
+      <c r="K108" s="109"/>
+      <c r="L108" s="14"/>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J109" s="14"/>
+      <c r="K109" s="109"/>
+      <c r="L109" s="14"/>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="J110" s="14"/>
+      <c r="K110" s="109"/>
+      <c r="L110" s="14"/>
+    </row>
+    <row r="111" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="6" t="str">
+        <f>+Regular!A111</f>
+        <v>Journal Entries for Entity's Year Ended June 30, 2026 (June 30, 2025 measurement date)</v>
+      </c>
+      <c r="F111" s="108"/>
+      <c r="I111" s="108"/>
+      <c r="K111" s="108"/>
+    </row>
+    <row r="112" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H112" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="I112" s="4"/>
+      <c r="J112" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="K112" s="19"/>
+    </row>
+    <row r="113" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A113" t="s">
+        <v>78</v>
+      </c>
+      <c r="H113" s="19"/>
+      <c r="I113" s="4"/>
+      <c r="J113" s="19"/>
+      <c r="K113" s="19"/>
+      <c r="M113" s="14"/>
+      <c r="N113" s="14"/>
+      <c r="O113" s="14"/>
+    </row>
+    <row r="114" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B114" t="s">
+        <v>121</v>
+      </c>
+      <c r="H114" s="68">
+        <f>+N37</f>
+        <v>0</v>
+      </c>
+      <c r="I114" s="114"/>
+      <c r="J114" s="52">
+        <v>0</v>
+      </c>
+      <c r="K114" s="123"/>
+      <c r="M114" s="14"/>
+      <c r="N114" s="14"/>
+      <c r="O114" s="14"/>
+    </row>
+    <row r="115" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B115" t="s">
+        <v>122</v>
+      </c>
+      <c r="H115" s="9">
+        <f>+N38</f>
+        <v>0</v>
+      </c>
+      <c r="I115" s="114"/>
+      <c r="J115" s="52"/>
+      <c r="K115" s="123"/>
+      <c r="M115" s="14"/>
+      <c r="N115" s="14"/>
+      <c r="O115" s="14"/>
+    </row>
+    <row r="116" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B116" t="s">
+        <v>123</v>
+      </c>
+      <c r="H116" s="53">
+        <f>N39</f>
+        <v>0</v>
+      </c>
+      <c r="I116" s="119"/>
+      <c r="J116" s="53"/>
+      <c r="K116" s="123"/>
+      <c r="L116" t="s">
+        <v>124</v>
+      </c>
+      <c r="M116" s="14"/>
+      <c r="N116" s="14"/>
+      <c r="O116" s="14"/>
+    </row>
+    <row r="117" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B117" t="s">
+        <v>125</v>
+      </c>
+      <c r="H117" s="53">
+        <f>IF(H90&lt;0,0,H90)</f>
+        <v>0</v>
+      </c>
+      <c r="I117" s="119"/>
+      <c r="K117" s="103"/>
+      <c r="M117" s="14"/>
+      <c r="N117" s="14"/>
+      <c r="O117" s="14"/>
+    </row>
+    <row r="118" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A118" t="s">
+        <v>44</v>
+      </c>
+      <c r="H118" s="53"/>
+      <c r="I118" s="119"/>
+      <c r="J118" s="53"/>
+      <c r="M118" s="14"/>
+      <c r="N118" s="14"/>
+      <c r="O118" s="14"/>
+    </row>
+    <row r="119" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B119" t="s">
+        <v>44</v>
+      </c>
+      <c r="H119" s="53">
+        <f>L47</f>
+        <v>0</v>
+      </c>
+      <c r="I119" s="119"/>
+      <c r="J119" s="53"/>
+      <c r="K119" s="119"/>
+      <c r="M119" s="14"/>
+      <c r="N119" s="14"/>
+      <c r="O119" s="14"/>
+    </row>
+    <row r="120" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B120" t="s">
+        <v>126</v>
+      </c>
+      <c r="H120" s="53">
+        <f>L90</f>
+        <v>0</v>
+      </c>
+      <c r="I120" s="119"/>
+      <c r="J120" s="53"/>
+      <c r="K120" s="119"/>
+      <c r="M120" s="14"/>
+      <c r="N120" s="14"/>
+      <c r="O120" s="14"/>
+    </row>
+    <row r="121" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B121" t="s">
+        <v>127</v>
+      </c>
+      <c r="H121" s="133">
+        <v>0</v>
+      </c>
+      <c r="I121" s="119"/>
+      <c r="J121" s="53"/>
+      <c r="K121" s="119"/>
+      <c r="M121" s="14"/>
+      <c r="N121" s="14"/>
+      <c r="O121" s="14"/>
+    </row>
+    <row r="122" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A122" t="s">
         <v>85</v>
       </c>
-      <c r="J39" s="81">
-[...80 lines deleted...]
-      <c r="A45" s="168" t="s">
+      <c r="H122" s="53"/>
+      <c r="I122" s="119"/>
+      <c r="J122" s="53"/>
+      <c r="K122" s="119"/>
+      <c r="M122" s="14"/>
+      <c r="N122" s="14"/>
+      <c r="O122" s="14"/>
+    </row>
+    <row r="123" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B123" t="s">
+        <v>128</v>
+      </c>
+      <c r="H123" s="53">
+        <f>-O41</f>
+        <v>0</v>
+      </c>
+      <c r="I123" s="119"/>
+      <c r="J123" s="53"/>
+      <c r="K123" s="119"/>
+      <c r="M123" s="14"/>
+      <c r="N123" s="14"/>
+      <c r="O123" s="14"/>
+    </row>
+    <row r="124" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B124" t="s">
+        <v>129</v>
+      </c>
+      <c r="H124" s="53">
+        <f>-O42</f>
+        <v>0</v>
+      </c>
+      <c r="I124" s="119"/>
+      <c r="J124" s="53"/>
+      <c r="K124" s="119"/>
+      <c r="M124" s="14"/>
+      <c r="N124" s="14"/>
+      <c r="O124" s="14"/>
+    </row>
+    <row r="125" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B125" t="s">
+        <v>130</v>
+      </c>
+      <c r="H125" s="53">
+        <f>-O43</f>
+        <v>0</v>
+      </c>
+      <c r="I125" s="119"/>
+      <c r="J125" s="53"/>
+      <c r="K125" s="119"/>
+      <c r="L125" t="s">
+        <v>124</v>
+      </c>
+      <c r="M125" s="14"/>
+      <c r="N125" s="14"/>
+      <c r="O125" s="14"/>
+    </row>
+    <row r="126" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B126" t="s">
+        <v>131</v>
+      </c>
+      <c r="H126" s="53"/>
+      <c r="I126" s="119"/>
+      <c r="J126" s="53">
+        <f>IF(H90&lt;0,-H90,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K126" s="119"/>
+    </row>
+    <row r="127" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A127" t="s">
+        <v>132</v>
+      </c>
+      <c r="H127" s="53"/>
+      <c r="I127" s="119"/>
+      <c r="J127" s="53"/>
+      <c r="K127" s="119"/>
+    </row>
+    <row r="128" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B128" t="str">
+        <f>+Regular!B128</f>
+        <v xml:space="preserve"> - Entity contributions from 7/01/2025 through 6/30/2026</v>
+      </c>
+      <c r="H128" s="53"/>
+      <c r="I128" s="119"/>
+      <c r="J128" s="53">
+        <f>L28</f>
+        <v>0</v>
+      </c>
+      <c r="K128" s="119"/>
+      <c r="L128" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A129" t="s">
         <v>7</v>
       </c>
-      <c r="J45" s="81">
-[...887 lines deleted...]
-      <c r="L128" s="69" t="s">
+      <c r="H129" s="53"/>
+      <c r="I129" s="119"/>
+      <c r="J129" s="53">
+        <f>O45</f>
+        <v>0</v>
+      </c>
+      <c r="K129" s="119"/>
+    </row>
+    <row r="130" spans="1:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="204" t="s">
+        <v>135</v>
+      </c>
+      <c r="B130" s="59"/>
+      <c r="C130" s="59"/>
+      <c r="D130" s="59"/>
+      <c r="E130" s="59"/>
+      <c r="F130" s="59"/>
+      <c r="G130" s="203"/>
+      <c r="H130" s="134">
+        <f>-'Pro Occ Amort'!O34</f>
+        <v>0</v>
+      </c>
+      <c r="I130" s="58"/>
+      <c r="J130" s="134">
+        <f>+'Pro Occ Amort'!O20</f>
+        <v>0</v>
+      </c>
+      <c r="K130" s="119"/>
+      <c r="L130" s="196" t="s">
         <v>172</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="P130" s="287"/>
+      <c r="M130" s="196"/>
+      <c r="N130" s="196"/>
+      <c r="O130" s="196"/>
+      <c r="P130" s="196"/>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A131" s="69"/>
-[...3 lines deleted...]
-      <c r="H131" s="214">
+      <c r="B131" t="s">
+        <v>137</v>
+      </c>
+      <c r="H131" s="134">
         <f>+J130</f>
         <v>0</v>
       </c>
-      <c r="I131" s="68"/>
-      <c r="J131" s="214">
+      <c r="I131" s="58"/>
+      <c r="J131" s="134">
         <f>+H130</f>
         <v>0</v>
       </c>
-      <c r="K131" s="187"/>
-[...4 lines deleted...]
-      <c r="P131" s="287"/>
+      <c r="K131" s="119"/>
+      <c r="L131" s="196"/>
+      <c r="M131" s="196"/>
+      <c r="N131" s="196"/>
+      <c r="O131" s="196"/>
+      <c r="P131" s="196"/>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="H132" s="59"/>
-[...7 lines deleted...]
-      <c r="P132" s="287"/>
+      <c r="H132" s="53"/>
+      <c r="I132" s="119"/>
+      <c r="J132" s="53"/>
+      <c r="K132" s="119"/>
+      <c r="L132" s="196"/>
+      <c r="M132" s="196"/>
+      <c r="N132" s="196"/>
+      <c r="O132" s="196"/>
+      <c r="P132" s="196"/>
     </row>
     <row r="133" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="E133" s="62" t="s">
+      <c r="E133" t="s">
         <v>13</v>
       </c>
-      <c r="H133" s="199">
+      <c r="H133" s="16">
         <f>SUM(H114:H132)</f>
         <v>0</v>
       </c>
-      <c r="I133" s="200"/>
-      <c r="J133" s="199">
+      <c r="I133" s="111"/>
+      <c r="J133" s="16">
         <f>SUM(J114:J132)</f>
         <v>0</v>
       </c>
-      <c r="K133" s="201"/>
-[...4 lines deleted...]
-      <c r="P133" s="287"/>
+      <c r="K133" s="100"/>
+      <c r="L133" s="196"/>
+      <c r="M133" s="196"/>
+      <c r="N133" s="196"/>
+      <c r="O133" s="196"/>
+      <c r="P133" s="196"/>
     </row>
     <row r="134" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="135" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="G135" s="62" t="s">
-[...2 lines deleted...]
-      <c r="J135" s="65">
+      <c r="G135" t="s">
+        <v>138</v>
+      </c>
+      <c r="J135" s="17">
         <f>H133-J133</f>
         <v>0</v>
       </c>
-      <c r="K135" s="201"/>
+      <c r="K135" s="100"/>
     </row>
     <row r="136" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="69" t="str">
+      <c r="B136" t="str">
         <f>+Regular!B136</f>
-        <v>To record pension accrual amounts for the year ended June 30, 2025</v>
+        <v>To record pension accrual amounts for the year ended June 30, 2026</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="B137" s="69" t="str">
+      <c r="B137" t="str">
         <f>+Regular!B137</f>
-        <v>based on the June 30, 2024 measurement date.</v>
+        <v>based on the June 30, 2025 measurement date.</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A139" s="181"/>
+      <c r="A139" s="6"/>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="J140" s="90"/>
+      <c r="J140" s="8"/>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="H141" s="51"/>
-[...1 lines deleted...]
-      <c r="K141" s="187"/>
+      <c r="H141" s="13"/>
+      <c r="J141" s="13"/>
+      <c r="K141" s="119"/>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="C142" s="23"/>
-[...2 lines deleted...]
-      <c r="K142" s="62"/>
+      <c r="C142" s="22"/>
+      <c r="H142" s="13"/>
+      <c r="J142" s="13"/>
+      <c r="K142"/>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="C143" s="23"/>
-[...2 lines deleted...]
-      <c r="K143" s="62"/>
+      <c r="C143" s="22"/>
+      <c r="H143" s="13"/>
+      <c r="J143" s="13"/>
+      <c r="K143"/>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="C144" s="23"/>
-[...2 lines deleted...]
-      <c r="K144" s="62"/>
+      <c r="C144" s="22"/>
+      <c r="H144" s="13"/>
+      <c r="J144" s="13"/>
+      <c r="K144"/>
     </row>
     <row r="145" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C145" s="23"/>
-[...2 lines deleted...]
-      <c r="K145" s="62"/>
+      <c r="C145" s="22"/>
+      <c r="H145" s="13"/>
+      <c r="J145" s="13"/>
+      <c r="K145"/>
     </row>
     <row r="146" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C146" s="23"/>
-[...2 lines deleted...]
-      <c r="K146" s="62"/>
+      <c r="C146" s="22"/>
+      <c r="H146" s="13"/>
+      <c r="J146" s="13"/>
+      <c r="K146"/>
     </row>
     <row r="147" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C147" s="23"/>
-[...2 lines deleted...]
-      <c r="K147" s="62"/>
+      <c r="C147" s="22"/>
+      <c r="H147" s="13"/>
+      <c r="J147" s="13"/>
+      <c r="K147"/>
     </row>
     <row r="148" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C148" s="23"/>
-[...2 lines deleted...]
-      <c r="K148" s="62"/>
+      <c r="C148" s="22"/>
+      <c r="H148" s="13"/>
+      <c r="J148" s="13"/>
+      <c r="K148"/>
     </row>
     <row r="149" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C149" s="23"/>
-[...1 lines deleted...]
-      <c r="J149" s="51"/>
+      <c r="C149" s="22"/>
+      <c r="H149" s="13"/>
+      <c r="J149" s="13"/>
     </row>
     <row r="150" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H150" s="51"/>
-      <c r="J150" s="51"/>
+      <c r="H150" s="13"/>
+      <c r="J150" s="13"/>
     </row>
     <row r="151" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H151" s="51"/>
-      <c r="J151" s="51"/>
+      <c r="H151" s="13"/>
+      <c r="J151" s="13"/>
     </row>
     <row r="152" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H152" s="51"/>
-      <c r="J152" s="51"/>
+      <c r="H152" s="13"/>
+      <c r="J152" s="13"/>
     </row>
     <row r="153" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A153" s="181"/>
-[...1 lines deleted...]
-      <c r="J153" s="51"/>
+      <c r="A153" s="6"/>
+      <c r="H153" s="13"/>
+      <c r="J153" s="13"/>
     </row>
     <row r="154" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H154" s="81"/>
-[...2 lines deleted...]
-      <c r="K154" s="187"/>
+      <c r="H154" s="68"/>
+      <c r="I154" s="119"/>
+      <c r="J154" s="53"/>
+      <c r="K154" s="119"/>
     </row>
     <row r="155" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H155" s="81"/>
-[...2 lines deleted...]
-      <c r="K155" s="187"/>
+      <c r="H155" s="68"/>
+      <c r="I155" s="119"/>
+      <c r="J155" s="53"/>
+      <c r="K155" s="119"/>
     </row>
     <row r="156" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H156" s="59"/>
-[...2 lines deleted...]
-      <c r="K156" s="187"/>
+      <c r="H156" s="53"/>
+      <c r="I156" s="119"/>
+      <c r="J156" s="68"/>
+      <c r="K156" s="119"/>
     </row>
     <row r="157" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H157" s="59"/>
-[...1 lines deleted...]
-      <c r="K157" s="187"/>
+      <c r="H157" s="53"/>
+      <c r="I157" s="119"/>
+      <c r="K157" s="119"/>
     </row>
     <row r="158" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="H158" s="59"/>
-[...1 lines deleted...]
-      <c r="J158" s="81"/>
+      <c r="H158" s="53"/>
+      <c r="I158" s="119"/>
+      <c r="J158" s="68"/>
     </row>
     <row r="159" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="I159" s="187"/>
+      <c r="I159" s="119"/>
     </row>
     <row r="160" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="I160" s="187"/>
+      <c r="I160" s="119"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="J33:L33"/>
     <mergeCell ref="J56:L56"/>
-    <mergeCell ref="A130:G130"/>
     <mergeCell ref="L130:P133"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="143" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C9" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+    <sheetView topLeftCell="C4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="N33" sqref="N33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="3.6640625" style="62" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="16384" width="8.88671875" style="62"/>
+    <col min="1" max="2" width="3.6640625" customWidth="1"/>
+    <col min="3" max="3" width="13.109375" customWidth="1"/>
+    <col min="4" max="4" width="11.88671875" customWidth="1"/>
+    <col min="5" max="5" width="10.88671875" customWidth="1"/>
+    <col min="7" max="11" width="14.6640625" customWidth="1"/>
+    <col min="12" max="12" width="15.44140625" customWidth="1"/>
+    <col min="13" max="17" width="14.6640625" customWidth="1"/>
+    <col min="18" max="18" width="13.88671875" customWidth="1"/>
+    <col min="19" max="20" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A1" s="159" t="s">
-        <v>175</v>
+      <c r="A1" s="5" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="B3" s="159" t="s">
+      <c r="B3" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="I3" t="s">
         <v>140</v>
       </c>
-      <c r="I3" s="62" t="s">
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B5" s="5" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="5" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="B5" s="159" t="s">
+    <row r="7" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="I7" s="197" t="s">
         <v>142</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="I7" s="293" t="s">
+      <c r="J7" s="197"/>
+      <c r="K7" s="197"/>
+      <c r="L7" s="197"/>
+      <c r="M7" s="197"/>
+      <c r="N7" s="197"/>
+      <c r="O7" s="197"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+    </row>
+    <row r="8" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="198" t="s">
         <v>143</v>
       </c>
-      <c r="J7" s="293"/>
-[...12 lines deleted...]
-      <c r="A8" s="292" t="s">
+      <c r="B8" s="198"/>
+      <c r="C8" s="198"/>
+      <c r="D8" s="198"/>
+      <c r="E8" s="198"/>
+      <c r="F8" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="B8" s="292"/>
-[...3 lines deleted...]
-      <c r="F8" s="202" t="s">
+      <c r="G8" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="G8" s="202" t="s">
+      <c r="H8" s="56" t="s">
         <v>146</v>
       </c>
-      <c r="H8" s="202" t="s">
+      <c r="I8" s="13">
+        <f>+'Reg - Amort'!I8</f>
+        <v>2020</v>
+      </c>
+      <c r="J8" s="13">
+        <f>+'Reg - Amort'!J8</f>
+        <v>2021</v>
+      </c>
+      <c r="K8" s="13">
+        <f>+'Reg - Amort'!K8</f>
+        <v>2022</v>
+      </c>
+      <c r="L8" s="13">
+        <f>+'Reg - Amort'!L8</f>
+        <v>2023</v>
+      </c>
+      <c r="M8" s="13">
+        <f>+'Reg - Amort'!M8</f>
+        <v>2024</v>
+      </c>
+      <c r="N8" s="13">
+        <f>+'Reg - Amort'!N8</f>
+        <v>2025</v>
+      </c>
+      <c r="O8" s="13">
+        <f>+'Reg - Amort'!O8</f>
+        <v>2026</v>
+      </c>
+      <c r="P8" s="13">
+        <f>+'Reg - Amort'!P8</f>
+        <v>2027</v>
+      </c>
+      <c r="Q8" s="13">
+        <f>+'Reg - Amort'!Q8</f>
+        <v>2028</v>
+      </c>
+      <c r="R8" s="13">
+        <f>+'Reg - Amort'!R8</f>
+        <v>2029</v>
+      </c>
+      <c r="S8" s="13">
+        <f>+'Reg - Amort'!S8</f>
+        <v>2030</v>
+      </c>
+      <c r="T8" s="13">
+        <f>+'Reg - Amort'!T8</f>
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B9" t="s">
         <v>147</v>
       </c>
-      <c r="I8" s="51">
-[...4 lines deleted...]
-        <f>+'Reg - Amort'!J8</f>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F10" s="13">
+        <f>+'Reg - Amort'!F10</f>
         <v>2020</v>
       </c>
-      <c r="K8" s="51">
-        <f>+'Reg - Amort'!K8</f>
+      <c r="G10" s="166">
+        <f>+'Reg - Amort'!G10</f>
+        <v>5.5</v>
+      </c>
+      <c r="H10" s="127">
+        <v>0</v>
+      </c>
+      <c r="I10" s="68">
+        <f>ROUND(H10/G10,0)</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="68">
+        <f>ROUND(H10/G10,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="68">
+        <f>ROUND(H10/G10,0)</f>
+        <v>0</v>
+      </c>
+      <c r="L10" s="68">
+        <f>ROUND(H10/G10,0)</f>
+        <v>0</v>
+      </c>
+      <c r="M10" s="68">
+        <f>ROUND(H10/G10,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N10" s="68">
+        <f>H10-I10-J10-K10-L10-M10</f>
+        <v>0</v>
+      </c>
+      <c r="O10" s="68"/>
+      <c r="P10" s="68"/>
+      <c r="Q10" s="68"/>
+      <c r="R10" s="68"/>
+      <c r="U10" s="50">
+        <f t="shared" ref="U10:U16" si="0">SUM(I10:T10)-H10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F11" s="13">
+        <f>+'Reg - Amort'!F11</f>
         <v>2021</v>
       </c>
-      <c r="L8" s="51">
-        <f>+'Reg - Amort'!L8</f>
+      <c r="G11" s="166">
+        <f>+'Reg - Amort'!G11</f>
+        <v>5.49</v>
+      </c>
+      <c r="H11" s="127">
+        <v>0</v>
+      </c>
+      <c r="I11" s="68"/>
+      <c r="J11" s="68">
+        <f>ROUND(H11/G11,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="68">
+        <f>ROUND(H11/G11,0)</f>
+        <v>0</v>
+      </c>
+      <c r="L11" s="68">
+        <f>ROUND(H11/G11,0)</f>
+        <v>0</v>
+      </c>
+      <c r="M11" s="68">
+        <f>ROUND(H11/G11,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N11" s="68">
+        <f>ROUND(H11/G11,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O11" s="68">
+        <f>H11-J11-K11-L11-M11-N11</f>
+        <v>0</v>
+      </c>
+      <c r="P11" s="68"/>
+      <c r="Q11" s="68"/>
+      <c r="R11" s="68"/>
+      <c r="U11" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F12" s="13">
+        <f>+'Reg - Amort'!F12</f>
         <v>2022</v>
       </c>
-      <c r="M8" s="51">
-        <f>+'Reg - Amort'!M8</f>
+      <c r="G12" s="166">
+        <f>+'Reg - Amort'!G12</f>
+        <v>5.38</v>
+      </c>
+      <c r="H12" s="127">
+        <v>0</v>
+      </c>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="68">
+        <f>ROUND(H12/G12,0)</f>
+        <v>0</v>
+      </c>
+      <c r="L12" s="68">
+        <f>ROUND(H12/G12,0)</f>
+        <v>0</v>
+      </c>
+      <c r="M12" s="68">
+        <f>ROUND(H12/G12,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N12" s="68">
+        <f>ROUND(H12/G12,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O12" s="68">
+        <f>ROUND(H12/G12,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P12" s="68">
+        <f>H12-K12-L12-M12-N12-O12</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="68"/>
+      <c r="R12" s="14"/>
+      <c r="U12" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F13" s="13">
+        <f>+'Reg - Amort'!F13</f>
         <v>2023</v>
       </c>
-      <c r="N8" s="51">
-        <f>+'Reg - Amort'!N8</f>
+      <c r="G13" s="166">
+        <f>+'Reg - Amort'!G13</f>
+        <v>5.4</v>
+      </c>
+      <c r="H13" s="127">
+        <v>0</v>
+      </c>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="68"/>
+      <c r="L13" s="68">
+        <f>ROUND(H13/G13,0)</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="68">
+        <f>ROUND(H13/G13,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N13" s="68">
+        <f>ROUND(H13/G13,0)</f>
+        <v>0</v>
+      </c>
+      <c r="O13" s="68">
+        <f t="shared" ref="O13:O16" si="1">ROUND(H13/G13,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P13" s="68">
+        <f>ROUND(H13/G13,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="68">
+        <f>H13-L13-M13-N13-O13-P13</f>
+        <v>0</v>
+      </c>
+      <c r="R13" s="14"/>
+      <c r="U13" s="50">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F14" s="13">
+        <f>+'Reg - Amort'!F14</f>
         <v>2024</v>
       </c>
-      <c r="O8" s="51">
-[...222 lines deleted...]
-      <c r="G14" s="253">
+      <c r="G14" s="166">
         <f>+'Reg - Amort'!G14</f>
         <v>5.4</v>
       </c>
-      <c r="H14" s="206">
-[...6 lines deleted...]
-      <c r="M14" s="81">
+      <c r="H14" s="127">
+        <v>0</v>
+      </c>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="68"/>
+      <c r="L14" s="68"/>
+      <c r="M14" s="68">
         <f>ROUND(H14/G14,0)</f>
         <v>0</v>
       </c>
-      <c r="N14" s="81">
+      <c r="N14" s="68">
         <f>ROUND(H14/G14,0)</f>
         <v>0</v>
       </c>
-      <c r="O14" s="257">
+      <c r="O14" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P14" s="81">
+      <c r="P14" s="68">
         <f>ROUND(H14/G14,0)</f>
         <v>0</v>
       </c>
-      <c r="Q14" s="81">
+      <c r="Q14" s="68">
         <f>ROUND(H14/G14,0)</f>
         <v>0</v>
       </c>
-      <c r="R14" s="81">
+      <c r="R14" s="68">
         <f>H14-M14-N14-O14-P14-Q14</f>
         <v>0</v>
       </c>
-      <c r="U14" s="56">
+      <c r="U14" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F15" s="51">
+    <row r="15" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F15" s="13">
         <f>+'Reg - Amort'!F15</f>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="G15" s="253">
+        <v>2025</v>
+      </c>
+      <c r="G15" s="166">
         <f>+'Reg - Amort'!G15</f>
-        <v>5.4</v>
-[...9 lines deleted...]
-      <c r="N15" s="81">
+        <v>5.36</v>
+      </c>
+      <c r="H15" s="127">
+        <v>0</v>
+      </c>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="68">
         <f>ROUND(H15/G15,0)</f>
         <v>0</v>
       </c>
-      <c r="O15" s="257">
+      <c r="O15" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P15" s="1">
         <f>ROUND(H15/G15,0)</f>
         <v>0</v>
       </c>
       <c r="Q15" s="1">
         <f>ROUND(H15/G15,0)</f>
         <v>0</v>
       </c>
       <c r="R15" s="1">
         <f>ROUND(H15/G15,0)</f>
         <v>0</v>
       </c>
       <c r="S15" s="1">
         <f>H15-N15-O15-P15-Q15-R15</f>
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
-      <c r="U15" s="56">
+      <c r="U15" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F16" s="51">
+    <row r="16" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F16" s="13">
         <f>+'Reg - Amort'!F16</f>
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="G16" s="253">
+        <v>2026</v>
+      </c>
+      <c r="G16" s="166">
         <f>+'Reg - Amort'!G16</f>
-        <v>5.36</v>
-[...10 lines deleted...]
-      <c r="O16" s="81">
+        <v>5.35</v>
+      </c>
+      <c r="H16" s="127">
+        <v>0</v>
+      </c>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="14"/>
+      <c r="N16" s="68"/>
+      <c r="O16" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P16" s="1">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
       <c r="Q16" s="1">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
       <c r="R16" s="1">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
       <c r="S16" s="1">
         <f>ROUND(H16/G16,0)</f>
         <v>0</v>
       </c>
       <c r="T16" s="1">
         <f>H16-O16-P16-Q16-R16-S16</f>
         <v>0</v>
       </c>
-      <c r="U16" s="56">
+      <c r="U16" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="N17" s="81"/>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="G17" s="166"/>
+      <c r="H17" s="168"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="68"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
-      <c r="U17" s="56"/>
+      <c r="U17" s="50"/>
     </row>
     <row r="18" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="I18" s="79"/>
-[...9 lines deleted...]
-      <c r="U18" s="60"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="14"/>
+      <c r="R18" s="14"/>
     </row>
     <row r="19" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="C19" s="62" t="s">
+      <c r="C19" t="s">
+        <v>148</v>
+      </c>
+      <c r="I19" s="124">
+        <f t="shared" ref="I19:T19" si="2">SUM(I10:I18)</f>
+        <v>0</v>
+      </c>
+      <c r="J19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Q19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="R19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="S19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T19" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="U19" s="50">
+        <f>SUM(I19:T19)-SUM(H10:H18)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="14"/>
+      <c r="O20" s="68">
+        <f>SUM(O11:O15)</f>
+        <v>0</v>
+      </c>
+      <c r="P20" s="14"/>
+      <c r="Q20" s="14"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="G21" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="H21" s="68">
+        <f>+'Protection Occupation'!J90</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="14"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="14"/>
+      <c r="Q21" s="14"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="14"/>
+    </row>
+    <row r="23" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="198" t="s">
         <v>149</v>
       </c>
-      <c r="I19" s="203">
-[...101 lines deleted...]
-      <c r="A23" s="292" t="s">
+      <c r="B23" s="198"/>
+      <c r="C23" s="198"/>
+      <c r="D23" s="198"/>
+      <c r="E23" s="198"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="14"/>
+      <c r="P23" s="14"/>
+      <c r="Q23" s="14"/>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B24" t="s">
         <v>150</v>
       </c>
-      <c r="B23" s="292"/>
-[...26 lines deleted...]
-      <c r="U24" s="60"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="14"/>
+      <c r="O24" s="14"/>
+      <c r="P24" s="14"/>
+      <c r="Q24" s="14"/>
     </row>
     <row r="25" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F25" s="51">
+      <c r="F25" s="13">
         <f>+'Reg - Amort'!F25</f>
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="G25" s="253">
+        <v>2020</v>
+      </c>
+      <c r="G25" s="166">
         <f>+'Reg - Amort'!G25</f>
-        <v>5.28</v>
-[...4 lines deleted...]
-      <c r="I25" s="81">
+        <v>5.5</v>
+      </c>
+      <c r="H25" s="127">
+        <v>0</v>
+      </c>
+      <c r="I25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="J25" s="81">
+      <c r="J25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="81">
+      <c r="K25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="81">
+      <c r="L25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="81">
+      <c r="M25" s="68">
         <f>ROUND(H25/G25,0)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="81">
+      <c r="N25" s="68">
         <f>H25-I25-J25-K25-L25-M25</f>
         <v>0</v>
       </c>
-      <c r="O25" s="1"/>
-[...5 lines deleted...]
-      <c r="U25" s="56">
+      <c r="O25" s="68"/>
+      <c r="P25" s="68"/>
+      <c r="Q25" s="68"/>
+      <c r="U25" s="50">
         <f t="shared" ref="U25:U31" si="3">SUM(I25:T25)-H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F26" s="51">
+      <c r="F26" s="13">
         <f>+'Reg - Amort'!F26</f>
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="G26" s="253">
+        <v>2021</v>
+      </c>
+      <c r="G26" s="166">
         <f>+'Reg - Amort'!G26</f>
-        <v>5.5</v>
-[...5 lines deleted...]
-      <c r="J26" s="81">
+        <v>5.49</v>
+      </c>
+      <c r="H26" s="127">
+        <v>0</v>
+      </c>
+      <c r="I26" s="68"/>
+      <c r="J26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="K26" s="81">
+      <c r="K26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="L26" s="81">
+      <c r="L26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="M26" s="81">
+      <c r="M26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="N26" s="81">
+      <c r="N26" s="68">
         <f>ROUND(H26/G26,0)</f>
         <v>0</v>
       </c>
-      <c r="O26" s="257">
+      <c r="O26" s="68">
         <f>H26-J26-K26-L26-M26-N26</f>
         <v>0</v>
       </c>
-      <c r="P26" s="81"/>
-[...4 lines deleted...]
-      <c r="U26" s="56">
+      <c r="P26" s="68"/>
+      <c r="Q26" s="68"/>
+      <c r="U26" s="50">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F27" s="51">
+      <c r="F27" s="13">
         <f>+'Reg - Amort'!F27</f>
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="G27" s="253">
+        <v>2022</v>
+      </c>
+      <c r="G27" s="166">
         <f>+'Reg - Amort'!G27</f>
-        <v>5.49</v>
-[...6 lines deleted...]
-      <c r="K27" s="81">
+        <v>5.38</v>
+      </c>
+      <c r="H27" s="127">
+        <v>0</v>
+      </c>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="L27" s="81">
+      <c r="L27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="M27" s="81">
+      <c r="M27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="N27" s="81">
+      <c r="N27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="O27" s="257">
+      <c r="O27" s="68">
         <f>ROUND(H27/G27,0)</f>
         <v>0</v>
       </c>
-      <c r="P27" s="81">
+      <c r="P27" s="68">
         <f>H27-K27-L27-M27-N27-O27</f>
         <v>0</v>
       </c>
-      <c r="Q27" s="81"/>
-[...3 lines deleted...]
-      <c r="U27" s="56">
+      <c r="Q27" s="68"/>
+      <c r="U27" s="50">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="F28" s="51">
+      <c r="F28" s="13">
         <f>+'Reg - Amort'!F28</f>
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="G28" s="253">
+        <v>2023</v>
+      </c>
+      <c r="G28" s="166">
         <f>+'Reg - Amort'!G28</f>
-        <v>5.38</v>
-[...7 lines deleted...]
-      <c r="L28" s="81">
+        <v>5.4</v>
+      </c>
+      <c r="H28" s="127">
+        <v>0</v>
+      </c>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="68"/>
+      <c r="L28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="M28" s="81">
+      <c r="M28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="N28" s="81">
+      <c r="N28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="O28" s="257">
+      <c r="O28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="P28" s="81">
+      <c r="P28" s="68">
         <f>ROUND(H28/G28,0)</f>
         <v>0</v>
       </c>
-      <c r="Q28" s="81">
+      <c r="Q28" s="68">
         <f>H28-L28-M28-N28-O28-P28</f>
         <v>0</v>
       </c>
-      <c r="R28" s="60"/>
-[...2 lines deleted...]
-      <c r="U28" s="56">
+      <c r="U28" s="50">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F29" s="51">
+    <row r="29" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F29" s="13">
         <f>+'Reg - Amort'!F29</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="G29" s="253">
+        <v>2024</v>
+      </c>
+      <c r="G29" s="166">
         <f>+'Reg - Amort'!G29</f>
         <v>5.4</v>
       </c>
-      <c r="H29" s="206">
-[...6 lines deleted...]
-      <c r="M29" s="81">
+      <c r="H29" s="127">
+        <v>0</v>
+      </c>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
-      <c r="N29" s="81">
+      <c r="N29" s="68">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
-      <c r="O29" s="257">
+      <c r="O29" s="68">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
-      <c r="P29" s="81">
+      <c r="P29" s="68">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
-      <c r="Q29" s="81">
+      <c r="Q29" s="68">
         <f>ROUND(H29/G29,0)</f>
         <v>0</v>
       </c>
-      <c r="R29" s="81">
+      <c r="R29" s="68">
         <f>H29-M29-N29-O29-P29-Q29</f>
         <v>0</v>
       </c>
-      <c r="U29" s="56">
+      <c r="U29" s="50">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F30" s="51">
+    <row r="30" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F30" s="13">
         <f>+'Reg - Amort'!F30</f>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="G30" s="253">
+        <v>2025</v>
+      </c>
+      <c r="G30" s="166">
         <f>+'Reg - Amort'!G30</f>
-        <v>5.4</v>
-[...1 lines deleted...]
-      <c r="H30" s="206">
+        <v>5.36</v>
+      </c>
+      <c r="H30" s="127">
         <v>0</v>
       </c>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
-      <c r="O30" s="257">
+      <c r="O30" s="68">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
       <c r="P30" s="1">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
       <c r="Q30" s="1">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
       <c r="R30" s="1">
         <f>ROUND(H30/G30,0)</f>
         <v>0</v>
       </c>
       <c r="S30" s="1">
         <f>H30-N30-O30-P30-Q30-R30</f>
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
-      <c r="U30" s="56">
+      <c r="U30" s="50">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:21" s="60" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="F31" s="51">
+    <row r="31" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F31" s="13">
         <f>+'Reg - Amort'!F31</f>
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="G31" s="253">
+        <v>2026</v>
+      </c>
+      <c r="G31" s="166">
         <f>+G16</f>
-        <v>5.36</v>
-[...1 lines deleted...]
-      <c r="H31" s="206">
+        <v>5.35</v>
+      </c>
+      <c r="H31" s="127">
         <v>0</v>
       </c>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
-      <c r="O31" s="1">
+      <c r="O31" s="68">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
       <c r="P31" s="1">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
       <c r="Q31" s="1">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
       <c r="R31" s="1">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
       <c r="S31" s="1">
         <f>ROUND(H31/G31,0)</f>
         <v>0</v>
       </c>
       <c r="T31" s="1">
         <f>H31-O31-P31-Q31-R31-S31</f>
         <v>0</v>
       </c>
-      <c r="U31" s="56">
+      <c r="U31" s="50">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="O32" s="1"/>
-      <c r="U32" s="60"/>
+      <c r="O32" s="68"/>
     </row>
     <row r="33" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C33" s="62" t="s">
-[...2 lines deleted...]
-      <c r="I33" s="82">
+      <c r="C33" t="s">
+        <v>175</v>
+      </c>
+      <c r="I33" s="69">
         <f t="shared" ref="I33:T33" si="4">SUM(I25:I32)</f>
         <v>0</v>
       </c>
-      <c r="J33" s="82">
+      <c r="J33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K33" s="82">
+      <c r="K33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L33" s="82">
+      <c r="L33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M33" s="82">
+      <c r="M33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N33" s="82">
+      <c r="N33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O33" s="3">
+      <c r="O33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P33" s="82">
+      <c r="P33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q33" s="82">
+      <c r="Q33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="R33" s="82">
+      <c r="R33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S33" s="82">
+      <c r="S33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="T33" s="82">
+      <c r="T33" s="69">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U33" s="56">
+      <c r="U33" s="50">
         <f>SUM(I33:T33)-SUM(H25:H32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:21" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="O34" s="257">
+      <c r="O34" s="68">
         <f>SUM(O26:O30)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="O35" s="284" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O35" s="169"/>
     </row>
     <row r="36" spans="1:21" x14ac:dyDescent="0.3">
-      <c r="A36" s="181" t="s">
+      <c r="A36" s="6" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="G37" s="195" t="s">
+        <v>45</v>
+      </c>
+      <c r="H37" s="195"/>
+      <c r="I37" s="195"/>
+      <c r="J37" s="195"/>
+      <c r="L37" s="195" t="s">
+        <v>46</v>
+      </c>
+      <c r="M37" s="195"/>
+      <c r="N37" s="195"/>
+      <c r="O37" s="195"/>
+    </row>
+    <row r="38" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B38" t="s">
         <v>153</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B38" s="62" t="s">
+      <c r="G38" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="G38" s="51" t="s">
+      <c r="H38" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="H38" s="80" t="s">
+      <c r="I38" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="I38" s="80" t="s">
+      <c r="L38" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="M38" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="N38" s="13" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B39" t="s">
         <v>157</v>
       </c>
-      <c r="L38" s="51" t="s">
-[...10 lines deleted...]
-      <c r="B39" s="62" t="s">
+      <c r="G39" s="42" t="s">
         <v>158</v>
       </c>
-      <c r="G39" s="45" t="s">
+      <c r="H39" s="42" t="s">
         <v>159</v>
       </c>
-      <c r="H39" s="45" t="s">
+      <c r="I39" s="42" t="s">
         <v>160</v>
       </c>
-      <c r="I39" s="45" t="s">
+      <c r="J39" s="42" t="s">
         <v>161</v>
       </c>
-      <c r="J39" s="45" t="s">
+      <c r="L39" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="O39" s="42" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="E40">
+        <f>+P8</f>
+        <v>2027</v>
+      </c>
+      <c r="G40" s="68">
+        <v>73715745</v>
+      </c>
+      <c r="H40" s="68">
+        <f>G40*D47</f>
+        <v>0</v>
+      </c>
+      <c r="I40" s="68">
+        <f>P19</f>
+        <v>0</v>
+      </c>
+      <c r="J40" s="68">
+        <f t="shared" ref="J40:J45" si="5">SUM(H40:I40)</f>
+        <v>0</v>
+      </c>
+      <c r="K40" s="68"/>
+      <c r="L40" s="68">
+        <v>-28381859</v>
+      </c>
+      <c r="M40" s="68">
+        <f>L40*D47</f>
+        <v>0</v>
+      </c>
+      <c r="N40" s="68">
+        <f>P33</f>
+        <v>0</v>
+      </c>
+      <c r="O40" s="68">
+        <f t="shared" ref="O40:O45" si="6">SUM(M40:N40)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A41" s="6"/>
+      <c r="E41">
+        <f>+Q8</f>
+        <v>2028</v>
+      </c>
+      <c r="G41" s="68">
+        <v>20761185</v>
+      </c>
+      <c r="H41" s="68">
+        <f>G41*D47</f>
+        <v>0</v>
+      </c>
+      <c r="I41" s="68">
+        <f>+Q19</f>
+        <v>0</v>
+      </c>
+      <c r="J41" s="68">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K41" s="68"/>
+      <c r="L41" s="68">
+        <v>-24787577</v>
+      </c>
+      <c r="M41" s="68">
+        <f>L41*D47</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="68">
+        <f>Q33</f>
+        <v>0</v>
+      </c>
+      <c r="O41" s="68">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="E42">
+        <f>+R8</f>
+        <v>2029</v>
+      </c>
+      <c r="G42" s="68">
+        <v>7142628</v>
+      </c>
+      <c r="H42" s="68">
+        <f>G42*D47</f>
+        <v>0</v>
+      </c>
+      <c r="I42" s="68">
+        <f>+R19</f>
+        <v>0</v>
+      </c>
+      <c r="J42" s="126">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K42" s="68"/>
+      <c r="L42" s="68">
+        <v>-22391388</v>
+      </c>
+      <c r="M42" s="68">
+        <f>L42*D47</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="68">
+        <f>R33</f>
+        <v>0</v>
+      </c>
+      <c r="O42" s="126">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="E43">
+        <f>S8</f>
+        <v>2030</v>
+      </c>
+      <c r="G43" s="68">
+        <v>3268241</v>
+      </c>
+      <c r="H43" s="68">
+        <f>G43*D47</f>
+        <v>0</v>
+      </c>
+      <c r="I43" s="68">
+        <f>+S19</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="68">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K43" s="68"/>
+      <c r="L43" s="68">
+        <v>-13797473</v>
+      </c>
+      <c r="M43" s="68">
+        <f>L43*D47</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="68">
+        <f>S33</f>
+        <v>0</v>
+      </c>
+      <c r="O43" s="68">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="E44">
+        <f>+T8</f>
+        <v>2031</v>
+      </c>
+      <c r="G44" s="68">
+        <v>1022901</v>
+      </c>
+      <c r="H44" s="68">
+        <f>G44*D47</f>
+        <v>0</v>
+      </c>
+      <c r="I44" s="68">
+        <f>+T19</f>
+        <v>0</v>
+      </c>
+      <c r="J44" s="68">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K44" s="68"/>
+      <c r="L44" s="68">
+        <v>0</v>
+      </c>
+      <c r="M44" s="68">
+        <f>L44*D47</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="68">
+        <f>T33</f>
+        <v>0</v>
+      </c>
+      <c r="O44" s="68">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="E45" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="L39" s="45" t="s">
-[...66 lines deleted...]
-      <c r="J41" s="81">
+      <c r="G45" s="68">
+        <v>0</v>
+      </c>
+      <c r="H45" s="68">
+        <f>G45*D47</f>
+        <v>0</v>
+      </c>
+      <c r="I45" s="68"/>
+      <c r="J45" s="68">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K41" s="81"/>
-[...11 lines deleted...]
-      <c r="O41" s="81">
+      <c r="K45" s="68"/>
+      <c r="L45" s="68">
+        <v>0</v>
+      </c>
+      <c r="M45" s="68">
+        <f>L45*D47</f>
+        <v>0</v>
+      </c>
+      <c r="N45" s="68"/>
+      <c r="O45" s="68">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:21" x14ac:dyDescent="0.3">
-[...111 lines deleted...]
-      <c r="E45" s="90" t="s">
+    <row r="46" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E46" t="s">
         <v>163</v>
       </c>
-      <c r="G45" s="81">
-[...26 lines deleted...]
-      <c r="E46" s="62" t="s">
+      <c r="G46" s="69">
+        <f>SUM(G40:G45)</f>
+        <v>105910700</v>
+      </c>
+      <c r="H46" s="69">
+        <f>SUM(H40:H45)</f>
+        <v>0</v>
+      </c>
+      <c r="I46" s="69">
+        <f>SUM(I40:I45)</f>
+        <v>0</v>
+      </c>
+      <c r="J46" s="69">
+        <f>SUM(J40:J45)</f>
+        <v>0</v>
+      </c>
+      <c r="K46" s="68"/>
+      <c r="L46" s="69">
+        <f>SUM(L40:L45)</f>
+        <v>-89358297</v>
+      </c>
+      <c r="M46" s="69">
+        <f>SUM(M40:M45)</f>
+        <v>0</v>
+      </c>
+      <c r="N46" s="69">
+        <f>SUM(N40:N45)</f>
+        <v>0</v>
+      </c>
+      <c r="O46" s="69">
+        <f>SUM(O40:O45)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
         <v>164</v>
       </c>
-      <c r="G46" s="82">
-[...34 lines deleted...]
-      <c r="A47" s="62" t="s">
+      <c r="D47" s="125">
+        <f>'Protection Occupation'!$G$18</f>
+        <v>0</v>
+      </c>
+      <c r="G47" s="68" t="str">
+        <f>IF(G46='2025 Data'!L16,"","ERROR")</f>
+        <v/>
+      </c>
+      <c r="H47" t="s">
         <v>165</v>
       </c>
-      <c r="D47" s="204">
-[...4 lines deleted...]
-        <f>IF(G46='2024 Data'!L16,"","ERROR")</f>
+      <c r="I47" s="68"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="68" t="str">
+        <f>IF(-L46='2025 Data'!L22,"","ERROR")</f>
         <v/>
       </c>
-      <c r="H47" s="62" t="s">
+      <c r="M47" s="68" t="s">
         <v>166</v>
-      </c>
-[...8 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:21" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="I7:O7"/>
     <mergeCell ref="G37:J37"/>
     <mergeCell ref="L37:O37"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A23:E23"/>
   </mergeCells>
   <conditionalFormatting sqref="U10:U17 U19 U25:U31">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U33">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="51" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AD60"/>
+  <dimension ref="A2:AC60"/>
   <sheetViews>
-    <sheetView topLeftCell="A36" workbookViewId="0">
-      <selection activeCell="N52" sqref="N52"/>
+    <sheetView tabSelected="1" topLeftCell="A33" workbookViewId="0">
+      <selection activeCell="N48" sqref="N48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.5546875" customWidth="1"/>
     <col min="8" max="8" width="11.33203125" customWidth="1"/>
     <col min="9" max="9" width="3.33203125" customWidth="1"/>
     <col min="10" max="10" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="3.44140625" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" customWidth="1"/>
     <col min="13" max="13" width="3.44140625" customWidth="1"/>
     <col min="14" max="14" width="11.33203125" customWidth="1"/>
     <col min="15" max="15" width="3.88671875" customWidth="1"/>
     <col min="16" max="16" width="10.44140625" customWidth="1"/>
     <col min="17" max="17" width="3.5546875" customWidth="1"/>
     <col min="18" max="18" width="10.33203125" customWidth="1"/>
     <col min="19" max="19" width="3" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="3.5546875" customWidth="1"/>
     <col min="22" max="22" width="11.5546875" customWidth="1"/>
     <col min="23" max="23" width="12.5546875" customWidth="1"/>
-    <col min="24" max="24" width="13.5546875" style="60" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="28" max="28" width="8.88671875" style="60"/>
+    <col min="24" max="24" width="13.5546875" customWidth="1"/>
+    <col min="25" max="25" width="12.33203125" customWidth="1"/>
+    <col min="26" max="26" width="13.6640625" customWidth="1"/>
+    <col min="27" max="27" width="14.33203125" customWidth="1"/>
     <col min="29" max="29" width="20.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
-        <v>294</v>
-[...22 lines deleted...]
-      <c r="W2" s="60"/>
+        <v>299</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
     </row>
     <row r="3" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
-      <c r="H3" s="294" t="s">
+      <c r="H3" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="I3" s="199"/>
+      <c r="J3" s="199"/>
+      <c r="L3" s="199" t="s">
+        <v>170</v>
+      </c>
+      <c r="M3" s="199"/>
+      <c r="N3" s="199"/>
+      <c r="P3" s="199" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q3" s="199"/>
+      <c r="R3" s="199"/>
+      <c r="T3" s="199" t="s">
+        <v>161</v>
+      </c>
+      <c r="U3" s="199"/>
+      <c r="V3" s="199"/>
+    </row>
+    <row r="4" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H4" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="M4" s="5"/>
+      <c r="N4" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="P4" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="T4" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="U4" s="5"/>
+      <c r="V4" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="X4" s="135" t="s">
         <v>177</v>
       </c>
-      <c r="I3" s="294"/>
-[...33 lines deleted...]
-      <c r="J4" s="10" t="s">
+      <c r="Y4" s="136" t="s">
+        <v>178</v>
+      </c>
+      <c r="Z4" s="136" t="s">
+        <v>179</v>
+      </c>
+      <c r="AA4" s="136" t="s">
+        <v>180</v>
+      </c>
+      <c r="AB4" s="137"/>
+    </row>
+    <row r="5" spans="1:28" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>78</v>
+      </c>
+      <c r="H5" s="19"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="19"/>
+      <c r="X5" s="138"/>
+      <c r="AB5" s="139"/>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B6" t="s">
         <v>121</v>
       </c>
-      <c r="K4" s="60"/>
-[...76 lines deleted...]
-      <c r="G6" s="60"/>
       <c r="H6" s="1">
         <f>+Regular!H114</f>
         <v>0</v>
       </c>
       <c r="I6" s="1"/>
-      <c r="J6" s="12">
+      <c r="J6" s="11">
         <f>+Regular!J114</f>
         <v>0</v>
       </c>
-      <c r="K6" s="60"/>
       <c r="L6" s="1">
         <f>+'Sheriffs and Deputies'!H114</f>
         <v>0</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="1">
         <v>0</v>
       </c>
-      <c r="O6" s="60"/>
       <c r="P6" s="1">
         <f>+'Protection Occupation'!H114</f>
         <v>0</v>
       </c>
       <c r="Q6" s="1"/>
-      <c r="R6" s="12">
+      <c r="R6" s="11">
         <f>+'Protection Occupation'!J114</f>
         <v>0</v>
       </c>
-      <c r="S6" s="60"/>
-      <c r="T6" s="61">
+      <c r="T6" s="45">
         <f>+P6+L6+H6</f>
         <v>0</v>
       </c>
-      <c r="U6" s="60"/>
-      <c r="V6" s="19">
+      <c r="V6" s="18">
         <f>+R6+N6+J6</f>
         <v>0</v>
       </c>
-      <c r="W6" s="60"/>
-      <c r="X6" s="220">
+      <c r="X6" s="140">
         <f>T6</f>
         <v>0</v>
       </c>
-      <c r="Y6" s="56"/>
-[...2 lines deleted...]
-      <c r="AB6" s="219"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="139"/>
     </row>
     <row r="7" spans="1:28" x14ac:dyDescent="0.3">
-      <c r="A7" s="60"/>
-[...8 lines deleted...]
-      <c r="H7" s="21">
+      <c r="B7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H7" s="20">
         <f>+Regular!H115</f>
         <v>0</v>
       </c>
-      <c r="I7" s="12"/>
-      <c r="J7" s="21">
+      <c r="I7" s="11"/>
+      <c r="J7" s="20">
         <f>+Regular!J115</f>
         <v>0</v>
       </c>
-      <c r="K7" s="60"/>
-      <c r="L7" s="21">
+      <c r="L7" s="20">
         <f>+'Sheriffs and Deputies'!H115</f>
         <v>0</v>
       </c>
-      <c r="M7" s="12"/>
-[...4 lines deleted...]
-      <c r="P7" s="21">
+      <c r="M7" s="11"/>
+      <c r="N7" s="20">
+        <v>0</v>
+      </c>
+      <c r="P7" s="20">
         <f>+'Protection Occupation'!H115</f>
         <v>0</v>
       </c>
-      <c r="Q7" s="12"/>
-      <c r="R7" s="21">
+      <c r="Q7" s="11"/>
+      <c r="R7" s="20">
         <f>+'Protection Occupation'!J115</f>
         <v>0</v>
       </c>
-      <c r="S7" s="60"/>
-      <c r="T7" s="21">
+      <c r="T7" s="20">
         <f t="shared" ref="T7:T25" si="0">+P7+L7+H7</f>
         <v>0</v>
       </c>
-      <c r="U7" s="12"/>
-      <c r="V7" s="21">
+      <c r="U7" s="11"/>
+      <c r="V7" s="20">
         <f t="shared" ref="V7:V25" si="1">+R7+N7+J7</f>
         <v>0</v>
       </c>
-      <c r="W7" s="60"/>
-      <c r="X7" s="220">
+      <c r="X7" s="140">
         <f>T7</f>
         <v>0</v>
       </c>
-      <c r="Y7" s="56"/>
-[...2 lines deleted...]
-      <c r="AB7" s="219"/>
+      <c r="Y7" s="50"/>
+      <c r="Z7" s="50"/>
+      <c r="AA7" s="50"/>
+      <c r="AB7" s="139"/>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.3">
-      <c r="A8" s="60"/>
-[...8 lines deleted...]
-      <c r="H8" s="21">
+      <c r="B8" t="s">
+        <v>123</v>
+      </c>
+      <c r="H8" s="20">
         <f>+Regular!N39</f>
         <v>0</v>
       </c>
-      <c r="I8" s="12"/>
-[...2 lines deleted...]
-      <c r="L8" s="21">
+      <c r="I8" s="11"/>
+      <c r="J8" s="20"/>
+      <c r="L8" s="20">
         <f>+'Sheriffs and Deputies'!N39</f>
         <v>0</v>
       </c>
-      <c r="M8" s="12"/>
-[...2 lines deleted...]
-      <c r="P8" s="21">
+      <c r="M8" s="11"/>
+      <c r="N8" s="20"/>
+      <c r="P8" s="20">
         <f>+'Protection Occupation'!N39</f>
         <v>0</v>
       </c>
-      <c r="Q8" s="12"/>
-[...2 lines deleted...]
-      <c r="T8" s="21">
+      <c r="Q8" s="11"/>
+      <c r="R8" s="20"/>
+      <c r="T8" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U8" s="12"/>
-      <c r="V8" s="21">
+      <c r="U8" s="11"/>
+      <c r="V8" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W8" s="60"/>
-      <c r="X8" s="220">
+      <c r="X8" s="140">
         <f>T8</f>
         <v>0</v>
       </c>
-      <c r="Y8" s="56"/>
-[...2 lines deleted...]
-      <c r="AB8" s="219"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="50"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="139"/>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.3">
-      <c r="A9" s="60"/>
-      <c r="B9" s="60" t="s">
+      <c r="B9" t="s">
+        <v>125</v>
+      </c>
+      <c r="H9" s="20">
+        <f>+Regular!H117</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="11"/>
+      <c r="L9" s="20">
+        <f>+'Sheriffs and Deputies'!H117</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="11"/>
+      <c r="P9" s="20">
+        <f>+'Protection Occupation'!H117</f>
+        <v>0</v>
+      </c>
+      <c r="Q9" s="11"/>
+      <c r="T9" s="20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="U9" s="11"/>
+      <c r="X9" s="140">
+        <f>T9</f>
+        <v>0</v>
+      </c>
+      <c r="Y9" s="50"/>
+      <c r="Z9" s="50"/>
+      <c r="AA9" s="50"/>
+      <c r="AB9" s="139"/>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="20"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="20"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="11"/>
+      <c r="R10" s="20"/>
+      <c r="T10" s="20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="U10" s="11"/>
+      <c r="V10" s="20">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="X10" s="140"/>
+      <c r="Y10" s="50"/>
+      <c r="Z10" s="50"/>
+      <c r="AA10" s="50"/>
+      <c r="AB10" s="139"/>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="20">
+        <f>+Regular!H119</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="11"/>
+      <c r="J11" s="20">
+        <f>+Regular!J119</f>
+        <v>0</v>
+      </c>
+      <c r="L11" s="20">
+        <f>+'Sheriffs and Deputies'!H119</f>
+        <v>0</v>
+      </c>
+      <c r="M11" s="11"/>
+      <c r="N11" s="20">
+        <f>+'Sheriffs and Deputies'!J119</f>
+        <v>0</v>
+      </c>
+      <c r="P11" s="20">
+        <f>+'Protection Occupation'!H119</f>
+        <v>0</v>
+      </c>
+      <c r="Q11" s="11"/>
+      <c r="R11" s="20">
+        <f>+'Protection Occupation'!J119</f>
+        <v>0</v>
+      </c>
+      <c r="T11" s="20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="U11" s="11"/>
+      <c r="V11" s="20">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="X11" s="140"/>
+      <c r="Y11" s="50"/>
+      <c r="Z11" s="50"/>
+      <c r="AA11" s="50">
+        <f>T11</f>
+        <v>0</v>
+      </c>
+      <c r="AB11" s="139"/>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B12" t="s">
         <v>126</v>
       </c>
-      <c r="C9" s="60"/>
-[...25 lines deleted...]
-      <c r="T9" s="21">
+      <c r="H12" s="20">
+        <f>+Regular!H120</f>
+        <v>0</v>
+      </c>
+      <c r="I12" s="11"/>
+      <c r="J12" s="20">
+        <f>+Regular!J120</f>
+        <v>0</v>
+      </c>
+      <c r="L12" s="20">
+        <f>+'Sheriffs and Deputies'!H120</f>
+        <v>0</v>
+      </c>
+      <c r="M12" s="11"/>
+      <c r="N12" s="20">
+        <f>+'Sheriffs and Deputies'!J120</f>
+        <v>0</v>
+      </c>
+      <c r="P12" s="20">
+        <f>+'Protection Occupation'!H120</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="11"/>
+      <c r="R12" s="20">
+        <f>+'Protection Occupation'!J120</f>
+        <v>0</v>
+      </c>
+      <c r="T12" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U9" s="12"/>
-[...33 lines deleted...]
-      <c r="T10" s="21">
+      <c r="U12" s="11"/>
+      <c r="V12" s="20">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="X12" s="140"/>
+      <c r="Y12" s="50"/>
+      <c r="Z12" s="50"/>
+      <c r="AA12" s="50">
+        <f>T12</f>
+        <v>0</v>
+      </c>
+      <c r="AB12" s="139"/>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B13" t="s">
+        <v>127</v>
+      </c>
+      <c r="H13" s="20">
+        <f>+Regular!H121</f>
+        <v>0</v>
+      </c>
+      <c r="I13" s="11"/>
+      <c r="J13" s="20">
+        <f>+Regular!J121</f>
+        <v>0</v>
+      </c>
+      <c r="L13" s="20">
+        <f>+'Sheriffs and Deputies'!H121</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="11"/>
+      <c r="N13" s="20">
+        <f>+'Sheriffs and Deputies'!J121</f>
+        <v>0</v>
+      </c>
+      <c r="P13" s="20">
+        <f>+'Protection Occupation'!H121</f>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="20">
+        <f>+'Protection Occupation'!J121</f>
+        <v>0</v>
+      </c>
+      <c r="T13" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U10" s="12"/>
-      <c r="V10" s="21">
+      <c r="U13" s="11"/>
+      <c r="V13" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W10" s="60"/>
-[...46 lines deleted...]
-      <c r="T11" s="21">
+      <c r="X13" s="140"/>
+      <c r="Y13" s="50"/>
+      <c r="Z13" s="50"/>
+      <c r="AA13" s="50">
+        <f>T13</f>
+        <v>0</v>
+      </c>
+      <c r="AB13" s="139"/>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>85</v>
+      </c>
+      <c r="H14" s="20"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="20"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="20"/>
+      <c r="P14" s="20"/>
+      <c r="Q14" s="11"/>
+      <c r="R14" s="20"/>
+      <c r="T14" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U11" s="12"/>
-      <c r="V11" s="21">
+      <c r="U14" s="11"/>
+      <c r="V14" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W11" s="60"/>
-[...49 lines deleted...]
-      <c r="T12" s="21">
+      <c r="X14" s="140"/>
+      <c r="Y14" s="50"/>
+      <c r="Z14" s="50"/>
+      <c r="AA14" s="50"/>
+      <c r="AB14" s="139"/>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B15" t="s">
+        <v>121</v>
+      </c>
+      <c r="H15" s="20">
+        <f>+Regular!H123</f>
+        <v>0</v>
+      </c>
+      <c r="I15" s="11"/>
+      <c r="J15" s="20">
+        <f>+Regular!O41</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="20">
+        <f>+'Sheriffs and Deputies'!H123</f>
+        <v>0</v>
+      </c>
+      <c r="M15" s="11"/>
+      <c r="N15" s="20">
+        <f>+'Sheriffs and Deputies'!O41</f>
+        <v>0</v>
+      </c>
+      <c r="P15" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="11"/>
+      <c r="R15" s="20">
+        <f>+'Protection Occupation'!O41</f>
+        <v>0</v>
+      </c>
+      <c r="T15" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U12" s="12"/>
-      <c r="V12" s="21">
+      <c r="U15" s="11"/>
+      <c r="V15" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W12" s="60"/>
-[...49 lines deleted...]
-      <c r="T13" s="21">
+      <c r="X15" s="140"/>
+      <c r="Y15" s="50">
+        <f>V15</f>
+        <v>0</v>
+      </c>
+      <c r="Z15" s="50"/>
+      <c r="AA15" s="50"/>
+      <c r="AB15" s="139"/>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B16" t="s">
+        <v>129</v>
+      </c>
+      <c r="H16" s="20"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="20">
+        <f>+Regular!O42</f>
+        <v>0</v>
+      </c>
+      <c r="L16" s="20"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="20">
+        <f>+'Sheriffs and Deputies'!O42</f>
+        <v>0</v>
+      </c>
+      <c r="P16" s="20"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="20">
+        <f>+'Protection Occupation'!O42</f>
+        <v>0</v>
+      </c>
+      <c r="T16" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U13" s="12"/>
-      <c r="V13" s="21">
+      <c r="U16" s="11"/>
+      <c r="V16" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W13" s="60"/>
-[...31 lines deleted...]
-      <c r="T14" s="21">
+      <c r="X16" s="140"/>
+      <c r="Y16" s="50">
+        <f>V16</f>
+        <v>0</v>
+      </c>
+      <c r="Z16" s="50"/>
+      <c r="AA16" s="50"/>
+      <c r="AB16" s="139"/>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B17" t="s">
+        <v>181</v>
+      </c>
+      <c r="H17" s="20">
+        <v>0</v>
+      </c>
+      <c r="I17" s="11"/>
+      <c r="J17" s="20">
+        <f>+Regular!O43</f>
+        <v>0</v>
+      </c>
+      <c r="L17" s="20">
+        <v>0</v>
+      </c>
+      <c r="M17" s="11"/>
+      <c r="N17" s="20">
+        <f>+'Sheriffs and Deputies'!O43</f>
+        <v>0</v>
+      </c>
+      <c r="P17" s="20">
+        <f>+'Protection Occupation'!H126</f>
+        <v>0</v>
+      </c>
+      <c r="Q17" s="11"/>
+      <c r="R17" s="20">
+        <f>+'Protection Occupation'!O43</f>
+        <v>0</v>
+      </c>
+      <c r="T17" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U14" s="12"/>
-      <c r="V14" s="21">
+      <c r="U17" s="11"/>
+      <c r="V17" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W14" s="60"/>
-[...26 lines deleted...]
-      <c r="L15" s="21">
+      <c r="X17" s="140"/>
+      <c r="Y17" s="50">
+        <f>V17</f>
+        <v>0</v>
+      </c>
+      <c r="Z17" s="50"/>
+      <c r="AA17" s="50"/>
+      <c r="AB17" s="139"/>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B18" t="s">
+        <v>131</v>
+      </c>
+      <c r="H18" s="20"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="20">
+        <f>+Regular!J126</f>
+        <v>0</v>
+      </c>
+      <c r="L18" s="20"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="20">
+        <f>+'Sheriffs and Deputies'!J126</f>
+        <v>0</v>
+      </c>
+      <c r="P18" s="20"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="20">
+        <f>+'Protection Occupation'!J126</f>
+        <v>0</v>
+      </c>
+      <c r="T18" s="20"/>
+      <c r="U18" s="11"/>
+      <c r="V18" s="20">
+        <f>+R18+N18+J18</f>
+        <v>0</v>
+      </c>
+      <c r="X18" s="140"/>
+      <c r="Y18" s="50">
+        <f>V18</f>
+        <v>0</v>
+      </c>
+      <c r="Z18" s="50"/>
+      <c r="AA18" s="50"/>
+      <c r="AB18" s="139"/>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
+        <v>132</v>
+      </c>
+      <c r="H19" s="20"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="20"/>
+      <c r="P19" s="20"/>
+      <c r="Q19" s="11"/>
+      <c r="R19" s="20"/>
+      <c r="T19" s="20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="U19" s="11"/>
+      <c r="V19" s="20">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="X19" s="140"/>
+      <c r="Y19" s="50"/>
+      <c r="Z19" s="50"/>
+      <c r="AA19" s="50"/>
+      <c r="AB19" s="139"/>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B20" t="str">
+        <f>+Regular!B128</f>
+        <v xml:space="preserve"> - Entity contributions from 7/01/2025 through 6/30/2026</v>
+      </c>
+      <c r="H20" s="51">
+        <v>0</v>
+      </c>
+      <c r="I20" s="52"/>
+      <c r="J20" s="51">
+        <f>+Regular!J128</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="51">
         <f>+'Sheriffs and Deputies'!H123</f>
         <v>0</v>
       </c>
-      <c r="M15" s="12"/>
-[...14 lines deleted...]
-      <c r="T15" s="21">
+      <c r="M20" s="52"/>
+      <c r="N20" s="51">
+        <f>+'Sheriffs and Deputies'!J128</f>
+        <v>0</v>
+      </c>
+      <c r="P20" s="51">
+        <f>+'Protection Occupation'!H129</f>
+        <v>0</v>
+      </c>
+      <c r="Q20" s="52"/>
+      <c r="R20" s="51">
+        <f>+'Protection Occupation'!J128</f>
+        <v>0</v>
+      </c>
+      <c r="T20" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U15" s="12"/>
-      <c r="V15" s="21">
+      <c r="U20" s="52"/>
+      <c r="V20" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W15" s="60"/>
-[...40 lines deleted...]
-      <c r="T16" s="21">
+      <c r="X20" s="140">
+        <f>-V20</f>
+        <v>0</v>
+      </c>
+      <c r="Y20" s="50"/>
+      <c r="Z20" s="50"/>
+      <c r="AA20" s="50"/>
+      <c r="AB20" s="139"/>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>7</v>
+      </c>
+      <c r="H21" s="51">
+        <f>+Regular!H129</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="52"/>
+      <c r="J21" s="51">
+        <f>+Regular!O45</f>
+        <v>0</v>
+      </c>
+      <c r="L21" s="51">
+        <f>+'Sheriffs and Deputies'!N45</f>
+        <v>0</v>
+      </c>
+      <c r="M21" s="52"/>
+      <c r="N21" s="51">
+        <f>+'Sheriffs and Deputies'!O45</f>
+        <v>0</v>
+      </c>
+      <c r="P21" s="51">
+        <f>+'Protection Occupation'!H134</f>
+        <v>0</v>
+      </c>
+      <c r="Q21" s="52"/>
+      <c r="R21" s="51">
+        <f>+'Protection Occupation'!O45</f>
+        <v>0</v>
+      </c>
+      <c r="T21" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U16" s="12"/>
-      <c r="V16" s="21">
+      <c r="U21" s="52"/>
+      <c r="V21" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W16" s="60"/>
-[...11 lines deleted...]
-      <c r="B17" s="60" t="s">
+      <c r="X21" s="140"/>
+      <c r="Y21" s="50"/>
+      <c r="Z21" s="50">
+        <f>V21</f>
+        <v>0</v>
+      </c>
+      <c r="AA21" s="50"/>
+      <c r="AB21" s="139"/>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="H22" s="20"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="20"/>
+      <c r="L22" s="20"/>
+      <c r="M22" s="11"/>
+      <c r="N22" s="20"/>
+      <c r="P22" s="20"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" s="20"/>
+      <c r="T22" s="20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="U22" s="11"/>
+      <c r="V22" s="20">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="X22" s="140"/>
+      <c r="Y22" s="50"/>
+      <c r="Z22" s="50"/>
+      <c r="AA22" s="50"/>
+      <c r="AB22" s="139"/>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
         <v>182</v>
       </c>
-      <c r="C17" s="60"/>
-[...32 lines deleted...]
-      <c r="T17" s="21">
+      <c r="H23" s="20">
+        <f>+Regular!H130</f>
+        <v>0</v>
+      </c>
+      <c r="I23" s="11"/>
+      <c r="J23" s="20">
+        <f>+Regular!J130</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="20">
+        <f>+'Sheriffs and Deputies'!H130</f>
+        <v>0</v>
+      </c>
+      <c r="M23" s="11"/>
+      <c r="N23" s="20">
+        <f>+'Sheriffs and Deputies'!J130</f>
+        <v>0</v>
+      </c>
+      <c r="P23" s="20">
+        <f>+'Protection Occupation'!H130</f>
+        <v>0</v>
+      </c>
+      <c r="Q23" s="11"/>
+      <c r="R23" s="20">
+        <f>+'Protection Occupation'!J130</f>
+        <v>0</v>
+      </c>
+      <c r="T23" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U17" s="12"/>
-      <c r="V17" s="21">
+      <c r="U23" s="11"/>
+      <c r="V23" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W17" s="60"/>
-[...68 lines deleted...]
-      <c r="T19" s="21">
+      <c r="X23" s="140">
+        <f>-V23</f>
+        <v>0</v>
+      </c>
+      <c r="Y23" s="50">
+        <f>-T23</f>
+        <v>0</v>
+      </c>
+      <c r="Z23" s="50"/>
+      <c r="AA23" s="50">
+        <f>T24</f>
+        <v>0</v>
+      </c>
+      <c r="AB23" s="139"/>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B24" t="s">
+        <v>183</v>
+      </c>
+      <c r="H24" s="20">
+        <f>+J23</f>
+        <v>0</v>
+      </c>
+      <c r="I24" s="11"/>
+      <c r="J24" s="20">
+        <f>+H23</f>
+        <v>0</v>
+      </c>
+      <c r="L24" s="20">
+        <f>+N23</f>
+        <v>0</v>
+      </c>
+      <c r="M24" s="11"/>
+      <c r="N24" s="20">
+        <f>+L23</f>
+        <v>0</v>
+      </c>
+      <c r="P24" s="20">
+        <f>+R23</f>
+        <v>0</v>
+      </c>
+      <c r="Q24" s="11"/>
+      <c r="R24" s="20">
+        <f>+P23</f>
+        <v>0</v>
+      </c>
+      <c r="T24" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U19" s="12"/>
-      <c r="V19" s="21">
+      <c r="U24" s="11"/>
+      <c r="V24" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W19" s="60"/>
-[...46 lines deleted...]
-      <c r="T20" s="57">
+      <c r="X24" s="140"/>
+      <c r="Y24" s="50"/>
+      <c r="Z24" s="50"/>
+      <c r="AA24" s="50">
+        <f>-V24</f>
+        <v>0</v>
+      </c>
+      <c r="AB24" s="139"/>
+    </row>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="H25" s="20"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="20"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="20"/>
+      <c r="P25" s="20"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" s="20"/>
+      <c r="T25" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="U20" s="58"/>
-      <c r="V20" s="57">
+      <c r="U25" s="11"/>
+      <c r="V25" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W20" s="62"/>
-[...10 lines deleted...]
-      <c r="A21" s="62" t="s">
+      <c r="X25" s="140"/>
+      <c r="Y25" s="50"/>
+      <c r="Z25" s="50"/>
+      <c r="AA25" s="50"/>
+      <c r="AB25" s="139"/>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="I26" s="11"/>
+      <c r="J26" s="20"/>
+      <c r="M26" s="11"/>
+      <c r="N26" s="20"/>
+      <c r="Q26" s="11"/>
+      <c r="R26" s="20"/>
+      <c r="U26" s="11"/>
+      <c r="V26" s="20"/>
+      <c r="X26" s="140"/>
+      <c r="Y26" s="50"/>
+      <c r="Z26" s="50"/>
+      <c r="AA26" s="50"/>
+      <c r="AB26" s="139"/>
+    </row>
+    <row r="27" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E27" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="16">
+        <f>SUM(H6:H26)</f>
+        <v>0</v>
+      </c>
+      <c r="I27" s="15"/>
+      <c r="J27" s="16">
+        <f>SUM(J6:J26)</f>
+        <v>0</v>
+      </c>
+      <c r="L27" s="16">
+        <f>SUM(L6:L26)</f>
+        <v>0</v>
+      </c>
+      <c r="M27" s="15"/>
+      <c r="N27" s="16">
+        <f>SUM(N6:N26)</f>
+        <v>0</v>
+      </c>
+      <c r="P27" s="16">
+        <f>SUM(P6:P26)</f>
+        <v>0</v>
+      </c>
+      <c r="Q27" s="15"/>
+      <c r="R27" s="16">
+        <f>SUM(R6:R26)</f>
+        <v>0</v>
+      </c>
+      <c r="T27" s="16">
+        <f>SUM(T6:T26)</f>
+        <v>0</v>
+      </c>
+      <c r="U27" s="15"/>
+      <c r="V27" s="16">
+        <f>SUM(V6:V26)</f>
+        <v>0</v>
+      </c>
+      <c r="X27" s="141">
+        <f>SUM(X6:X26)</f>
+        <v>0</v>
+      </c>
+      <c r="Y27" s="142">
+        <f>SUM(Y6:Y26)</f>
+        <v>0</v>
+      </c>
+      <c r="Z27" s="143">
+        <f>SUM(Z6:Z26)</f>
+        <v>0</v>
+      </c>
+      <c r="AA27" s="144">
+        <f>SUM(AA6:AA26)</f>
+        <v>0</v>
+      </c>
+      <c r="AB27" s="139"/>
+    </row>
+    <row r="28" spans="1:28" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="X28" s="140">
+        <f>SUM(T6:T9)-SUM(V20,V23)-X27</f>
+        <v>0</v>
+      </c>
+      <c r="Y28" s="23">
+        <f>SUM(V15:V18)-T23-Y27</f>
+        <v>0</v>
+      </c>
+      <c r="Z28" s="23">
+        <f>V21-Z27</f>
+        <v>0</v>
+      </c>
+      <c r="AA28" s="23">
+        <f>SUM(T11:T13,T24)-V24-AA27</f>
+        <v>0</v>
+      </c>
+      <c r="AB28" s="139"/>
+    </row>
+    <row r="29" spans="1:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G29" t="s">
+        <v>138</v>
+      </c>
+      <c r="J29" s="17">
+        <f>H27-J27</f>
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <f>L27-N27</f>
+        <v>0</v>
+      </c>
+      <c r="R29" s="17">
+        <f>P27-R27</f>
+        <v>0</v>
+      </c>
+      <c r="V29" s="17">
+        <f>T27-V27</f>
+        <v>0</v>
+      </c>
+      <c r="X29" s="138"/>
+      <c r="Y29" t="s">
+        <v>184</v>
+      </c>
+      <c r="AA29" s="152"/>
+      <c r="AB29" s="139"/>
+    </row>
+    <row r="30" spans="1:28" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="X30" s="138"/>
+      <c r="Z30" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="AA30" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="AB30" s="139"/>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B31" t="str">
+        <f>+Regular!B136</f>
+        <v>To record pension accrual amounts for the year ended June 30, 2026</v>
+      </c>
+      <c r="X31" s="145" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z31" s="146">
+        <f>IF(X27&gt;0,X27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA31" s="146">
+        <f>IF(X27&lt;0,-X27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB31" s="139"/>
+    </row>
+    <row r="32" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B32" t="str">
+        <f>+Regular!B137</f>
+        <v>based on the June 30, 2025 measurement date.</v>
+      </c>
+      <c r="X32" s="145" t="s">
+        <v>85</v>
+      </c>
+      <c r="Z32" s="142">
+        <f>IF(Y27&lt;0,-Y27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA32" s="142">
+        <f>IF(Y27&gt;0,Y27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB32" s="139"/>
+    </row>
+    <row r="33" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="X33" s="145" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="62"/>
-[...429 lines deleted...]
-      <c r="Y29" s="60" t="s">
+      <c r="Z33" s="143">
+        <f>IF(Z27&lt;0,-Z27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA33" s="143">
+        <f>IF(Z27&gt;0,Z27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB33" s="139"/>
+    </row>
+    <row r="34" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
         <v>185</v>
       </c>
-      <c r="AA29" s="232"/>
-[...155 lines deleted...]
-      <c r="A34" s="60" t="s">
+      <c r="X34" s="145" t="s">
         <v>186</v>
       </c>
-      <c r="B34" s="60"/>
-[...21 lines deleted...]
-      <c r="X34" s="225" t="s">
+      <c r="Y34" s="147"/>
+      <c r="Z34" s="144">
+        <f>IF(AA27&gt;0,AA27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA34" s="144">
+        <f>IF(AA27&lt;0,-AA27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB34" s="139"/>
+    </row>
+    <row r="35" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B35" t="s">
+        <v>302</v>
+      </c>
+      <c r="X35" s="138"/>
+      <c r="Z35" s="148">
+        <f>SUM(Z31:Z34)</f>
+        <v>0</v>
+      </c>
+      <c r="AA35" s="148">
+        <f>SUM(AA31:AA34)</f>
+        <v>0</v>
+      </c>
+      <c r="AB35" s="139"/>
+    </row>
+    <row r="36" spans="1:29" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="X36" s="138"/>
+      <c r="Z36" s="50"/>
+      <c r="AA36" s="50">
+        <f>Z35-AA35</f>
+        <v>0</v>
+      </c>
+      <c r="AB36" s="139"/>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A37" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="W37" s="13" t="s">
         <v>187</v>
       </c>
-      <c r="Y34" s="227"/>
-[...110 lines deleted...]
-      <c r="W37" s="14" t="s">
+      <c r="X37" s="138"/>
+      <c r="AB37" s="139"/>
+    </row>
+    <row r="38" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B38" s="152"/>
+      <c r="W38" s="42" t="s">
         <v>188</v>
       </c>
-      <c r="X37" s="218"/>
-[...27 lines deleted...]
-      <c r="W38" s="245" t="s">
+      <c r="X38" s="145" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z38" s="50">
+        <f t="shared" ref="Z38" si="2">ROUND(Z31,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA38" s="50">
+        <f>ROUND(AA31,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB38" s="139"/>
+    </row>
+    <row r="39" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B39" t="s">
         <v>189</v>
       </c>
-      <c r="X38" s="225" t="s">
-[...16 lines deleted...]
-      <c r="B39" s="60" t="s">
+      <c r="G39" s="207" t="s">
+        <v>312</v>
+      </c>
+      <c r="H39" s="153"/>
+      <c r="I39" s="1"/>
+      <c r="J39" s="159" t="s">
         <v>190</v>
-      </c>
-[...8 lines deleted...]
-        <v>191</v>
       </c>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
-      <c r="T39" s="81"/>
-[...6 lines deleted...]
-      <c r="Z39" s="56">
+      <c r="T39" s="68"/>
+      <c r="X39" s="145" t="s">
+        <v>85</v>
+      </c>
+      <c r="Z39" s="50">
         <f>ROUND(Z32,0)</f>
         <v>0</v>
       </c>
-      <c r="AA39" s="56">
+      <c r="AA39" s="50">
         <f>ROUND(AA32,0)</f>
         <v>0</v>
       </c>
-      <c r="AB39" s="219"/>
-[...27 lines deleted...]
-      <c r="X40" s="225" t="s">
+      <c r="AB39" s="139"/>
+    </row>
+    <row r="40" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="H40" s="20"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="20"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20"/>
+      <c r="N40" s="20"/>
+      <c r="O40" s="20"/>
+      <c r="P40" s="20"/>
+      <c r="Q40" s="20"/>
+      <c r="R40" s="20"/>
+      <c r="X40" s="145" t="s">
         <v>7</v>
       </c>
-      <c r="Z40" s="56">
+      <c r="Z40" s="50">
         <f>ROUND(Z33,0)</f>
         <v>0</v>
       </c>
-      <c r="AA40" s="56">
+      <c r="AA40" s="50">
         <f>ROUND(AA33,0)</f>
         <v>0</v>
       </c>
-      <c r="AB40" s="219"/>
-[...5 lines deleted...]
-      <c r="B41" s="60" t="s">
+      <c r="AB40" s="139"/>
+    </row>
+    <row r="41" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B41" t="s">
+        <v>191</v>
+      </c>
+      <c r="C41" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="C41" s="23" t="s">
-[...8 lines deleted...]
-      <c r="J41" s="234"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="154"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
-      <c r="V41" s="60"/>
-      <c r="W41" s="266" t="e">
+      <c r="W41" s="175" t="e">
         <f>+J41/H$39</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="X41" s="218" t="s">
-        <v>192</v>
+      <c r="X41" s="138" t="s">
+        <v>191</v>
       </c>
       <c r="Y41" s="1"/>
-      <c r="Z41" s="56" t="e">
+      <c r="Z41" s="50" t="e">
         <f>ROUND(W41*Z$34,0)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AA41" s="56" t="e">
+      <c r="AA41" s="50" t="e">
         <f>ROUND(W41*AA$34,0)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB41" s="219"/>
-[...8 lines deleted...]
-      <c r="C42" s="23" t="s">
+      <c r="AB41" s="139"/>
+      <c r="AC41" s="23"/>
+    </row>
+    <row r="42" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B42" t="s">
         <v>193</v>
       </c>
-      <c r="D42" s="60"/>
-[...20 lines deleted...]
-      <c r="W42" s="266" t="e">
+      <c r="C42" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="H42" s="20"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="154"/>
+      <c r="K42" s="20"/>
+      <c r="L42" s="159" t="s">
+        <v>278</v>
+      </c>
+      <c r="M42" s="20"/>
+      <c r="N42" s="20"/>
+      <c r="O42" s="20"/>
+      <c r="P42" s="20"/>
+      <c r="Q42" s="20"/>
+      <c r="R42" s="20"/>
+      <c r="W42" s="175" t="e">
         <f>+J42/H$39</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="X42" s="218" t="s">
-        <v>194</v>
+      <c r="X42" s="138" t="s">
+        <v>193</v>
       </c>
       <c r="Y42" s="1"/>
-      <c r="Z42" s="56" t="e">
+      <c r="Z42" s="50" t="e">
         <f t="shared" ref="Z42:Z47" si="3">ROUND(W42*Z$34,0)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AA42" s="56" t="e">
+      <c r="AA42" s="50" t="e">
         <f t="shared" ref="AA42:AA47" si="4">ROUND(W42*AA$34,0)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB42" s="219"/>
-[...32 lines deleted...]
-      <c r="W43" s="266" t="e">
+      <c r="AB42" s="139"/>
+      <c r="AC42" s="23"/>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B43" t="s">
+        <v>194</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="H43" s="20"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="154"/>
+      <c r="K43" s="208" t="s">
+        <v>313</v>
+      </c>
+      <c r="L43" s="160" t="s">
+        <v>279</v>
+      </c>
+      <c r="M43" s="20"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="20"/>
+      <c r="W43" s="175" t="e">
         <f t="shared" ref="W43:W47" si="5">+J43/H$39</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="X43" s="218" t="s">
-        <v>195</v>
+      <c r="X43" s="138" t="s">
+        <v>194</v>
       </c>
       <c r="Y43" s="9"/>
-      <c r="Z43" s="56" t="e">
+      <c r="Z43" s="50" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AA43" s="56" t="e">
+      <c r="AA43" s="50" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB43" s="219"/>
-[...26 lines deleted...]
-      <c r="Q44" s="21"/>
+      <c r="AB43" s="139"/>
+      <c r="AC43" s="23"/>
+    </row>
+    <row r="44" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B44" t="s">
+        <v>195</v>
+      </c>
+      <c r="C44" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="H44" s="20"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="154"/>
+      <c r="K44" s="20"/>
+      <c r="L44" s="161" t="s">
+        <v>280</v>
+      </c>
+      <c r="M44" s="20"/>
+      <c r="N44" s="20"/>
+      <c r="O44" s="20"/>
+      <c r="P44" s="20"/>
+      <c r="Q44" s="20"/>
       <c r="R44" s="1"/>
-      <c r="S44" s="60"/>
-[...3 lines deleted...]
-      <c r="W44" s="266" t="e">
+      <c r="W44" s="175" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="X44" s="218" t="s">
-        <v>196</v>
+      <c r="X44" s="138" t="s">
+        <v>195</v>
       </c>
       <c r="Y44" s="9"/>
-      <c r="Z44" s="56" t="e">
+      <c r="Z44" s="50" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AA44" s="56" t="e">
+      <c r="AA44" s="50" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB44" s="219"/>
-[...30 lines deleted...]
-      <c r="W45" s="266" t="e">
+      <c r="AB44" s="139"/>
+      <c r="AC44" s="23"/>
+    </row>
+    <row r="45" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B45" t="s">
+        <v>196</v>
+      </c>
+      <c r="C45" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="H45" s="20"/>
+      <c r="I45" s="20"/>
+      <c r="J45" s="154"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="20"/>
+      <c r="O45" s="20"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="20"/>
+      <c r="R45" s="20"/>
+      <c r="W45" s="175" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="X45" s="218" t="s">
-        <v>197</v>
+      <c r="X45" s="138" t="s">
+        <v>196</v>
       </c>
       <c r="Y45" s="9"/>
-      <c r="Z45" s="56" t="e">
+      <c r="Z45" s="50" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AA45" s="56" t="e">
+      <c r="AA45" s="50" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB45" s="219"/>
-[...30 lines deleted...]
-      <c r="W46" s="266" t="e">
+      <c r="AB45" s="139"/>
+      <c r="AC45" s="23"/>
+    </row>
+    <row r="46" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="H46" s="20"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="154"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="20"/>
+      <c r="O46" s="20"/>
+      <c r="P46" s="20"/>
+      <c r="Q46" s="20"/>
+      <c r="R46" s="20"/>
+      <c r="W46" s="175" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="X46" s="218" t="s">
-        <v>198</v>
+      <c r="X46" s="138" t="s">
+        <v>197</v>
       </c>
       <c r="Y46" s="9"/>
-      <c r="Z46" s="56" t="e">
+      <c r="Z46" s="50" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AA46" s="56" t="e">
+      <c r="AA46" s="50" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB46" s="219"/>
-[...30 lines deleted...]
-      <c r="W47" s="266" t="e">
+      <c r="AB46" s="139"/>
+      <c r="AC46" s="23"/>
+    </row>
+    <row r="47" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B47" t="s">
+        <v>198</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="H47" s="20"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="154"/>
+      <c r="K47" s="20"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="20"/>
+      <c r="N47" s="20"/>
+      <c r="O47" s="20"/>
+      <c r="P47" s="20"/>
+      <c r="Q47" s="20"/>
+      <c r="R47" s="20"/>
+      <c r="W47" s="175" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="X47" s="218" t="s">
-        <v>199</v>
+      <c r="X47" s="138" t="s">
+        <v>198</v>
       </c>
       <c r="Y47" s="9"/>
-      <c r="Z47" s="56" t="e">
+      <c r="Z47" s="50" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AA47" s="56" t="e">
+      <c r="AA47" s="50" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB47" s="219"/>
-[...10 lines deleted...]
-      <c r="G48" s="60"/>
+      <c r="AB47" s="139"/>
+      <c r="AC47" s="23"/>
+    </row>
+    <row r="48" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
-      <c r="K48" s="60"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
-      <c r="O48" s="60"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
-      <c r="S48" s="60"/>
-[...5 lines deleted...]
-        <v>276</v>
+      <c r="X48" s="138" t="s">
+        <v>272</v>
       </c>
       <c r="Y48" s="9"/>
-      <c r="Z48" s="268"/>
-[...31 lines deleted...]
-      <c r="Z49" s="267" t="e">
+      <c r="Z48" s="177"/>
+      <c r="AA48" s="177"/>
+      <c r="AB48" s="139"/>
+      <c r="AC48" s="23"/>
+    </row>
+    <row r="49" spans="1:29" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="X49" s="149"/>
+      <c r="Y49" s="150"/>
+      <c r="Z49" s="176" t="e">
         <f>SUM(Z38:Z48)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AA49" s="267" t="e">
+      <c r="AA49" s="176" t="e">
         <f>SUM(AA38:AA48)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB49" s="231"/>
-[...31 lines deleted...]
-      <c r="AA50" s="235" t="e">
+      <c r="AB49" s="151"/>
+      <c r="AC49" s="23"/>
+    </row>
+    <row r="50" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B50" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y50" s="45"/>
+      <c r="AA50" s="23" t="e">
         <f>+Z49-AA49</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB50" s="47"/>
-[...98 lines deleted...]
-    <row r="54" spans="1:30" x14ac:dyDescent="0.3">
+    </row>
+    <row r="51" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="B51" t="s">
+        <v>304</v>
+      </c>
+      <c r="V51" s="152"/>
+      <c r="Y51" s="18"/>
+    </row>
+    <row r="54" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A54" s="6"/>
-      <c r="B54" s="60"/>
-[...31 lines deleted...]
-      <c r="G56" s="60"/>
+    </row>
+    <row r="56" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
-      <c r="U56" s="60"/>
-[...12 lines deleted...]
-      <c r="G57" s="60"/>
+    </row>
+    <row r="57" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
-      <c r="K57" s="60"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
-      <c r="O57" s="60"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
-      <c r="S57" s="60"/>
-[...14 lines deleted...]
-      <c r="G58" s="60"/>
+    </row>
+    <row r="58" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
       <c r="J58" s="2"/>
-      <c r="K58" s="60"/>
       <c r="L58" s="2"/>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
-      <c r="O58" s="60"/>
       <c r="P58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="R58" s="2"/>
-      <c r="S58" s="60"/>
       <c r="T58" s="9"/>
-      <c r="U58" s="60"/>
-[...12 lines deleted...]
-      <c r="G59" s="60"/>
+    </row>
+    <row r="59" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
-      <c r="K59" s="60"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
-      <c r="O59" s="60"/>
       <c r="P59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="R59" s="2"/>
-      <c r="S59" s="60"/>
-[...14 lines deleted...]
-      <c r="G60" s="60"/>
+    </row>
+    <row r="60" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
-      <c r="W60" s="60"/>
-[...1 lines deleted...]
-      <c r="AD60" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="P3:R3"/>
     <mergeCell ref="T3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010090BD24F33077044AB7EBF8088B4A84CD" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b8637de5b0d7f042bd32723793d106ee">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f022414-5a2f-4075-8b26-176fc7da3d1b" xmlns:ns3="c3a5d4b4-c318-4134-87ec-7332785e5f80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f7b2d9ae0a6e34ba8209dab8b9fe8b1" ns2:_="" ns3:_="">
     <xsd:import namespace="1f022414-5a2f-4075-8b26-176fc7da3d1b"/>
     <xsd:import namespace="c3a5d4b4-c318-4134-87ec-7332785e5f80"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -22496,176 +20032,179 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f022414-5a2f-4075-8b26-176fc7da3d1b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c3a5d4b4-c318-4134-87ec-7332785e5f80" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B65E1DA-F5FC-488A-9F8C-0DEA268EB0F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED48185F-8B14-44AF-BCDC-A28AA9A86819}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="c3a5d4b4-c318-4134-87ec-7332785e5f80"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42585624-5188-4D46-B451-3BE48B28F836}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1f022414-5a2f-4075-8b26-176fc7da3d1b"/>
     <ds:schemaRef ds:uri="c3a5d4b4-c318-4134-87ec-7332785e5f80"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED48185F-8B14-44AF-BCDC-A28AA9A86819}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B65E1DA-F5FC-488A-9F8C-0DEA268EB0F0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1f022414-5a2f-4075-8b26-176fc7da3d1b"/>
+    <ds:schemaRef ds:uri="c3a5d4b4-c318-4134-87ec-7332785e5f80"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>2025 Data</vt:lpstr>
       <vt:lpstr>2024 Data</vt:lpstr>
-      <vt:lpstr>2023 Data</vt:lpstr>
       <vt:lpstr>Regular</vt:lpstr>
       <vt:lpstr>Reg - Amort</vt:lpstr>
       <vt:lpstr>Sheriffs and Deputies</vt:lpstr>
       <vt:lpstr>S + D Amort</vt:lpstr>
       <vt:lpstr>Protection Occupation</vt:lpstr>
       <vt:lpstr>Pro Occ Amort</vt:lpstr>
       <vt:lpstr>Journal Entry Summary</vt:lpstr>
       <vt:lpstr>Allocation Govt &amp; BT</vt:lpstr>
       <vt:lpstr>Amort Summary</vt:lpstr>
       <vt:lpstr>Note Info</vt:lpstr>
       <vt:lpstr>Proportionate Change Calculator</vt:lpstr>
       <vt:lpstr>'Protection Occupation'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andy Nielsen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010090BD24F33077044AB7EBF8088B4A84CD</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c250da75-2235-4d47-9f6a-be9d9abca636_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c250da75-2235-4d47-9f6a-be9d9abca636_SetDate">
     <vt:lpwstr>2024-02-20T16:42:08Z</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c250da75-2235-4d47-9f6a-be9d9abca636_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c250da75-2235-4d47-9f6a-be9d9abca636_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c250da75-2235-4d47-9f6a-be9d9abca636_SiteId">
     <vt:lpwstr>c7bd7ada-12f0-4ceb-9643-c9534f1b123a</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c250da75-2235-4d47-9f6a-be9d9abca636_ActionId">
     <vt:lpwstr>bf8b7b90-3e88-42bf-a5f3-5430b263e1ab</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c250da75-2235-4d47-9f6a-be9d9abca636_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Version">
     <vt:i4>20</vt:i4>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="tabName">
     <vt:lpwstr>Brown File - Mgr GASB 68 Calculator Prep</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="tabIndex">
     <vt:lpwstr>99000</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="workpaperIndex">
-    <vt:lpwstr>99000.10</vt:lpwstr>
+    <vt:lpwstr>99000.14</vt:lpwstr>
   </op:property>
 </op:Properties>
 </file>